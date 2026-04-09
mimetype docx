--- v0 (2026-03-04)
+++ v1 (2026-04-09)
@@ -84,11940 +84,12074 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (111)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (112)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative cropping systems designed to reach both environmental and production targets: Data set of biotic and abiotic variables from a twelve-year French field trial</w:t>
+                <w:t xml:space="preserve">Data from long-term experiments in temperate croplands to evaluate soil organic carbon models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
+                <w:t xml:space="preserve">Kenji Fujisaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Grandeau</w:t>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Elisa Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Doré</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 54, pp.110398. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (1), pp.482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-026-06863-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604946v1</w:t>
+                <w:t xml:space="preserve">hal-05546924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlike woodland edges, flower strips do not act as a refuge for cabbage stem flea beetle aestivation</w:t>
+                <w:t xml:space="preserve">Innovative cropping systems designed to reach both environmental and production targets: Data set of biotic and abiotic variables from a twelve-year French field trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Pigot</w:t>
+                <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 80 (5), pp.2325-2332. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.110398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.7558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126508v1</w:t>
+                <w:t xml:space="preserve">hal-04604946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et déploiement de l’agronomie dans et par la formation – Traits saillants de son évolution et enjeux pour l’avenir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Unlike woodland edges, flower strips do not act as a refuge for cabbage stem flea beetle aestivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Cancian</w:t>
+                <w:t xml:space="preserve">Alexandre Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Wery</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Référentiels agronomiques et indicateurs, 13 (2), </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (5), pp.2325-2332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54800/avu875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.7558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04463584v1</w:t>
+                <w:t xml:space="preserve">hal-04126508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide-free arable cropping systems: performances, learnings, and technical lock-ins from a French long-term field trial</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Construction et déploiement de l’agronomie dans et par la formation – Traits saillants de son évolution et enjeux pour l’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gailleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-023-00931-7⟩</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Référentiels agronomiques et indicateurs, 13 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54800/avu875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320223v1</w:t>
+                <w:t xml:space="preserve">hal-04463584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrous oxide fluxes and soil nitrogen contents over eight years in four cropping systems designed to meet both environmental and production goals: A French field nitrogen data set</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pesticide-free arable cropping systems: performances, learnings, and technical lock-ins from a French long-term field trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107303⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00931-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03398737v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'intérêt des approches comparatives en agronomie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nitrous oxide fluxes and soil nitrogen contents over eight years in four cropping systems designed to meet both environmental and production goals: A French field nitrogen data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.107303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03137522v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une agronomie des transitions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">De l'intérêt des approches comparatives en agronomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yodit Kebede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Poeydebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Quel théâtre d'agriculture et ménage des champs aujourd'hui ?, 10 (2), pp.229-237</w:t>
+              <w:t xml:space="preserve">, 2020, QUEL THÉÂTRE D'AGRICULTURE ET MÉNAGE DES CHAMPS AUJOURD'HUI ?, 10 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319603v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of methodologies to experiment integrated pest management in arable cropping systems: analysis and reflections based on a European network</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une agronomie des transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+                <w:t xml:space="preserve">Antoine Messéan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Barberi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Quel théâtre d'agriculture et ménage des champs aujourd'hui ?, 10 (2), pp.229-237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595530v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for designing multi-functional agricultural landscapes: Application to Guadeloupe Island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of methodologies to experiment integrated pest management in arable cropping systems: analysis and reflections based on a European network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lechenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chopin</w:t>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+                <w:t xml:space="preserve">Daniele Antichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Guinde</w:t>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Wéry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paolo Barberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 157, pp.316-329. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83, pp.86-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2016.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506530v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for assessing the contribution of agricultural systems to the sustainable development of regions with multi-scale indicators: Application to Guadeloupe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A framework for designing multi-functional agricultural landscapes: Application to Guadeloupe Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2016.12.021⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.316-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430134v1</w:t>
+                <w:t xml:space="preserve">hal-01506530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement coopératif et agroécologie, quelles convergences ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A novel approach for assessing the contribution of agricultural systems to the sustainable development of regions with multi-scale indicators: Application to Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Guindé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers du développement coopératif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.132 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2016.12.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264198v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, alimentation et environnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Développement coopératif et agroécologie, quelles convergences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 401, pp.17-27</w:t>
+              <w:t xml:space="preserve">Les cahiers du développement coopératif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377579v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambitious environmental and economic goals for the future of agriculture are unequally achieved by innovative cropping systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Agriculture, alimentation et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 401, pp.17-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540437v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des systèmes de grande culture moins dépendants des énergies fossiles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ambitious environmental and economic goals for the future of agriculture are unequally achieved by innovative cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 210, pp.114 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2017.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631001v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a multicriteria assessment model to evaluate the sustainability of conservation agriculture at the cropping system level in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Vers des systèmes de grande culture moins dépendants des énergies fossiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Colnenne-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane de Tourdonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.65-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354938v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Daviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Regards agronomiques sur les relations entre agriculure et ressources naturelles, 6 (1), pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de lecture de &amp;quot;Nature à vendre - Les limites des services écosystémiques Virginie MARIS Éditions QUAE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Using a multicriteria assessment model to evaluate the sustainability of conservation agriculture at the cropping system level in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Craheix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Tourdonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376661v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture de &amp;quot;Agriculture et cycles biogéochimiques globaux : analyse des transformations des cycles de l'azote et du phosphore à des échelles spatiales larges, du territoire à la planète - Par Thomas NESME - Mémoire d’habilitation à diriger des recherches de l’Université de Bordeaux - 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Regards agronomiques sur les relations entre agriculure et ressources naturelles, 6 (1), pp.149-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de lecture de &amp;quot;Concevoir l’écosystème : un nouveau défi pour l’agriculture - Elsa BERTHET - Presses des Mines - 2014</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Note de lecture de &amp;quot;Nature à vendre - Les limites des services écosystémiques Virginie MARIS Éditions QUAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Regards agronomiques sur les relations entre agriculure et ressources naturelles, 6 (1), pp.147-148</w:t>
+              <w:t xml:space="preserve">, 2016, Regards agronomiques sur les relations entre agriculure et ressources naturelles, 6 (1), pp.145-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377608v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Agnès GOSSELIN : clés de réussite pour une urbanisation équilibrée et durable, préservant au mieux la ressource sol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Note de lecture de &amp;quot;Concevoir l’écosystème : un nouveau défi pour l’agriculture - Elsa BERTHET - Presses des Mines - 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Regards agronomiques sur les relations entre agriculure et ressources naturelles, 6 (1), pp.109-113</w:t>
+              <w:t xml:space="preserve">, 2016, Regards agronomiques sur les relations entre agriculure et ressources naturelles, 6 (1), pp.147-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376005v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et ressources naturelles : de quoi parlons-nous ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Entretien avec Agnès GOSSELIN : clés de réussite pour une urbanisation équilibrée et durable, préservant au mieux la ressource sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Regards agronomiques sur les relations entre agriculure et ressources naturelles, 6 (1), pp.13-23</w:t>
+              <w:t xml:space="preserve">, 2016, Regards agronomiques sur les relations entre agriculure et ressources naturelles, 6 (1), pp.109-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374781v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs et connaissances : conseils pris par les agronomes auprès des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Savoirs agronomiques pour l'action, 6 (2), pp.39-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing innovative productive cropping systems with quantified and ambitious environmental goals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Agriculture et ressources naturelles : de quoi parlons-nous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Regards agronomiques sur les relations entre agriculure et ressources naturelles, 6 (1), pp.13-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354945v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines to design models assessing agricultural sustainability, based upon feedbacks from the DEXi decision support system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Craheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Bohanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (4), pp.1431-1447. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-015-0315-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSAICA: A multi-scale bioeconomic model for the design and ex ante assessment of cropping system mosaics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Designing innovative productive cropping systems with quantified and ambitious environmental goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2015.08.006⟩</w:t>
+              <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (06), pp.487-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1742170514000313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216256v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois questions à...</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">MOSAICA: A multi-scale bioeconomic model for the design and ex ante assessment of cropping system mosaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chambres d'Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 140, pp.26-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2015.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357020v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to assess farming system evolution at the landscape scale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Trois questions à...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chambres d'Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1048, pp.16-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284267v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the delay between host infection and disease (incubation period) and assessing its significance to the epidemiology of plant diseases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A new method to assess farming system evolution at the landscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">João a N Filipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (1), pp.e86568. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.325-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-014-0250-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173303v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de lecture de &amp;quot;La palme des controverses : palmier à huile et enjeux de développement&amp;quot; de A. Rival et P. Levang, éditions QUAE.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estimating the delay between host infection and disease (incubation period) and assessing its significance to the epidemiology of plant diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melen Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher A Gilligan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João a N Filipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e86568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356369v1</w:t>
+                <w:t xml:space="preserve">hal-01173303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre voies pour aller plus loin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Des politiques publiques à l'efficacité économique des entreprises agricoles : quelles synergies entre agronomie et économie ?, 4 (1), pp.103-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding crop management decisions for sustainable vegetable crop protection : a case study of small tomato growers in Mayotte island</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Note de lecture de &amp;quot;La palme des controverses : palmier à huile et enjeux de développement&amp;quot; de A. Rival et P. Levang, éditions QUAE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Conseil et formation en agronomie : adaptation aux nouveaux défis de l'agriculture, 4 (2), pp.175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173304v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variétés et systèmes de culture : quelle co-évolution ? Quelles implications pour l’agronomie et la génétique ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding crop management decisions for sustainable vegetable crop protection : a case study of small tomato growers in Mayotte island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pinochet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Joël Huat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.764-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2014.902895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361989v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une nouvelle expérience en formation continue</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Variétés et systèmes de culture : quelle co-évolution ? Quelles implications pour l’agronomie et la génétique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pinochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 198, pp.101-112</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Variétés et systèmes de culture - Quelle co-évolution ? Quelles implications pour la génétique et l'agronomie ?, 4 (2), pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173282v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global agronomy, a new field of research. A review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Construire une nouvelle expérience en formation continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auricoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 198, pp.101-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173290v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological analysis of the effects of biofumigation for biological control of root rot in sugar beet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global agronomy, a new field of research. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A.N. Filipe</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02618.x⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (2), pp.293-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-013-0179-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186857v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner le changement de pratiques des conseillers agricoles en mobilisant un dispositif de conception-évaluation de formation : l'exemple de la formation conseiller demain en agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Auricoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (2), pp.93-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting factors for yields of field tomatoes grown by smallholders in tropical regions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Epidemiological analysis of the effects of biofumigation for biological control of root rot in sugar beet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Motisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A.N. Filipe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (1), pp.69 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02618.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2012.11.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01186809v1</w:t>
+                <w:t xml:space="preserve">hal-01186857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de lecture de &amp;quot;Vers des agricultures doublement performantes pour concilier compétitivité et respect de l'environnement&amp;quot;, rapport de M. Guillou et al. au Ministre en charge de l'agriculture.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Limiting factors for yields of field tomatoes grown by smallholders in tropical regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Huat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2012.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356340v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire autrement. L'agronomie est prête... mais pas seule.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Note de lecture de &amp;quot;Vers des agricultures doublement performantes pour concilier compétitivité et respect de l'environnement&amp;quot;, rapport de M. Guillou et al. au Ministre en charge de l'agriculture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCM Revue des ingénieurs des ponts et chaussées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 854, pp.10-12</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Conseil et formation en agronomie : adaptation aux nouveaux défis de l'agriculture, 3 (2), pp.167-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357019v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">29 % N2O emission reduction from a modelled low-greenhouse gas cropping system during 2009-2011</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Produire autrement. L'agronomie est prête... mais pas seule.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PCM Revue des ingénieurs des ponts et chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 854, pp.10-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001040v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démontrer la capacité de l’agriculture à relever le défi énergétique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">29 % N2O emission reduction from a modelled low-greenhouse gas cropping system during 2009-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Tristant</w:t>
+                <w:t xml:space="preserve">Pietro P. Goglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Colnenne-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Python</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Patricia P. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (2), pp.143-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-012-0389-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173283v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’une Relance Agronomique à l’autre : nouveaux défis, nouvelles approches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Démontrer la capacité de l’agriculture à relever le défi énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tristant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Python</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert Manichon</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Conseil et formation en agronomie : adaptation aux nouveaux défis de l'agriculture, 3 (2), pp.119-125</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 217, pp.37-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355542v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic impacts on winter wheat yields in Picardy, France and Rostov, Russia: 1973-2010</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">D’une Relance Agronomique à l’autre : nouveaux défis, nouvelles approches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boiffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Makowski</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Manichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Conseil et formation en agronomie : adaptation aux nouveaux défis de l'agriculture, 3 (2), pp.119-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01003289v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host growth can cause invasive spread of crops by soilborne pathogens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Climatic impacts on winter wheat yields in Picardy, France and Rostov, Russia: 1973-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Licker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J. Kucharik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joao A. N. Filipe</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark J. Lindeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0063003⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 176, pp.25 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186843v1</w:t>
+                <w:t xml:space="preserve">hal-01003289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des pratiques agricoles sur la contamination des denrées par les mycotoxines issues de Fusarium et Aspergillus spp.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Host growth can cause invasive spread of crops by soilborne pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melen Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher A. Gilligan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao A. N. Filipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (5), pp.e63003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0063003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/agr.2012.0571⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01355516v1</w:t>
+                <w:t xml:space="preserve">hal-01186843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier performances environnementales et rendements élevés : premières évaluations de systèmes de culture innovants sous contraintes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effets des pratiques agricoles sur la contamination des denrées par les mycotoxines issues de Fusarium et Aspergillus spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broydé Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (3), pp.182-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2012.0571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222179v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’assolement : acceptions et problématiques agronomiques actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Assolements et gestion quantitative de l'eau - De l'exploitation au territoire., 2 (2), pp.17-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions de la pensée agronomique face à l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Agriculture et écologie - Tensions, synergies, et enjeux pour l'agronomie, 2 (1), pp.109-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MASC 2.0, un outil d'évaluation multicritère pour estimer la contribution des systèmes de culture au développement durable</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concilier performances environnementales et rendements élevés : premières évaluations de systèmes de culture innovants sous contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (62), pp.5-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265455v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de lecture sur « Afterres 2050 - Scénario d’utilisation des terres agricoles et forestières pour satisfaire les besoins en alimentation, en énergie, en matériaux, et réduire les gaz,à effet de serre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MASC 2.0, un outil d'évaluation multicritère pour estimer la contribution des systèmes de culture au développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Craheix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.35 - 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/bx81-1x20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361626v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facing up to the paradigm of ecological intensification in agronomy: Revisiting methods, concepts and knowledge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Note de lecture sur « Afterres 2050 - Scénario d’utilisation des terres agricoles et forestières pour satisfaire les besoins en alimentation, en énergie, en matériaux, et réduire les gaz,à effet de serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Défi alimentaire et agronomie, 1 (2), pp.139-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355604v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’évolution des systèmes alimentaires interroge-t-elle l’agronomie ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Facing up to the paradigm of ecological intensification in agronomy: Revisiting methods, concepts and knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Malézieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (4), pp.197-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2011.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359832v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Grenelle de l’environnement : implications pour l’agronomie et les métiers d’agronomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comment l’évolution des systèmes alimentaires interroge-t-elle l’agronomie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Malézieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Trébuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Agronomie et Grenelle de l'environnement, 1 (1), pp.13-21</w:t>
+              <w:t xml:space="preserve">, 2011, Défi alimentaire et agronomie, 1 (2), pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359829v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecosystem management and biotic interactions: a review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Grenelle de l’environnement : implications pour l’agronomie et les métiers d’agronomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Lecorre-Gabens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Agronomie et Grenelle de l'environnement, 1 (1), pp.13-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00930558v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with the variability in biofumigation efficacy through an epidemiological framework</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agroecosystem management and biotic interactions: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Tourdonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2010.08.016⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (3), pp.491-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-011-0009-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01173205v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing non-chemical weeding strategies through mechanistic modelling of blackgrass (Alopecurus myosuroides Huds.) dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D.A.G. Kurstjens</w:t>
+                <w:t xml:space="preserve">Dealing with the variability in biofumigation efficacy through an epidemiological framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Motisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Doré</w:t>
+                <w:t xml:space="preserve">Francoise Montfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (12), pp.2044-2057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2010.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2009.11.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01173174v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de culture innovants. Vers la performance environnementale.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessing non-chemical weeding strategies through mechanistic modelling of blackgrass (Alopecurus myosuroides Huds.) dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A.G. Kurstjens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dalbiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (3), pp.205-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2009.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359828v1</w:t>
+                <w:t xml:space="preserve">hal-01173174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agronomie demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (3), pp.175-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does intercropping winter wheat (Triticum aestivum) with red fescue (Festuca rubra) as a cover crop improve agronomic and environmental performance? A modeling approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Systèmes de culture innovants. Vers la performance environnementale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Colnenne-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 372, pp.24-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173222v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de l'enseignement de l'agronomie à l'INA Paris-Grignon face aux changements sociétaux, scientifiques et institutionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Does intercropping winter wheat (Triticum aestivum) with red fescue (Festuca rubra) as a cover crop improve agronomic and environmental performance? A modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Shili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Tourdonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pour.200.0111⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 116 (3), pp.218-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2009.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361194v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological framework that accounts for farm diversity in the prototyping of crop management systems. Application to banana-based systems in Guadeloupe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'évolution de l'enseignement de l'agronomie à l'INA Paris-Grignon face aux changements sociétaux, scientifiques et institutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2009.02.004⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 200, pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.200.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01173168v1</w:t>
+                <w:t xml:space="preserve">hal-01361194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duration of control of two soilborne pathogens following incorporation of above- and below-ground residues of Brassica juncea into soil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A methodological framework that accounts for farm diversity in the prototyping of crop management systems. Application to banana-based systems in Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lucas</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.02017.x⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 101 (1-2), pp.30-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2009.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173166v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MASC, a qualitative multi-attribute decision model for ex ante assessment of the sustainability of cropping systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Duration of control of two soilborne pathogens following incorporation of above- and below-ground residues of Brassica juncea into soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Motisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Romillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/agro/2009006⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (3), pp.470-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.02017.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00886501v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecology as a science, a movement and a practice. A review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MASC, a qualitative multi-attribute decision model for ex ante assessment of the sustainability of cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bellon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Doré</w:t>
+                <w:t xml:space="preserve">Walid Sadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Francis</w:t>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vallod</w:t>
+                <w:t xml:space="preserve">Bruno Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 29 (4), pp.503-515. </w:t>
+              <w:t xml:space="preserve">, 2009, 29 (3), pp.447-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/agro/2009004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/agro/2009006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00886499v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00886501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing Brassica juncea as a cover crop, then incorporating its residues provide complementary control of Rhizoctonia root rot of sugar beet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroecology as a science, a movement and a practice. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Faloya</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vallod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2009.05.011⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (4), pp.503-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro/2009004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173167v1</w:t>
+                <w:t xml:space="preserve">hal-00886499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological progress in on-farm regional agronomic diagnosis. A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Growing Brassica juncea as a cover crop, then incorporating its residues provide complementary control of Rhizoctonia root rot of sugar beet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Motisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Faloya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28 (1), pp.151-161. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (3), pp.238-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/agro:2007031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2009.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00886410v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex ante assessment of the sustainability of alternative cropping systems: implications for using multi-criteria decision-aid methods. A review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Colomb</w:t>
+                <w:t xml:space="preserve">Methodological progress in on-farm regional agronomic diagnosis. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 28 (1), pp.163-174. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/agro:2007043⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 28 (1), pp.151-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2007031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00886418v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00886410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment intégrer la maîtrise de la flore adventice dans le cadre général d'un système de production intégrée ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ex ante assessment of the sustainability of alternative cropping systems: implications for using multi-criteria decision-aid methods. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Sadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/fave-ps18⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (1), pp.163-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2007043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173254v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00886418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of crop management and surrounding field environment on insect incidence in organic winter oilseed rape (Brassica napus L.)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comment intégrer la maîtrise de la flore adventice dans le cadre général d'un système de production intégrée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2006.10.005⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/fave-ps18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173123v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to analyse relationships between yield components with boundary lines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effects of crop management and surrounding field environment on insect incidence in organic winter oilseed rape (Brassica napus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/agro:2006029⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (8), pp.1108-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2006.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00886363v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling land use strategies to optimise crop production and protection of ecologically important weed species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">A new method to analyse relationships between yield components with boundary lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2007.00562.x⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (2), pp.119-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2006029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173127v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00886363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of seeders and tillage equipment on vertical distribution of oilseed rape stubble</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modelling land use strategies to optimise crop production and protection of ecologically important weed species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 47, pp.202-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2007.00562.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2004.12.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354930v1</w:t>
+                <w:t xml:space="preserve">hal-01173127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des épis et des grains par la fusariose du blé : test de la voie systémique et risque lié aux contaminations tardives.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of seeders and tillage equipment on vertical distribution of oilseed rape stubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Lannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85 (1-2), pp.115-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2004.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374815v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets allélopathiques des Brassicacées via leurs actions sur les agents pathogènes telluriques et les mycorhizes : analyse bibliographique. Partie II</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contamination des épis et des grains par la fusariose du blé : test de la voie systémique et risque lié aux contaminations tardives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gelisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 596, pp.28-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372218v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets allélopathiques des Brassicacées via leurs actions sur les agents pathogènes telluriques et les mycorhizes : analyse bibliographique. Partie 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Effets allélopathiques des Brassicacées via leurs actions sur les agents pathogènes telluriques et les mycorhizes : analyse bibliographique. Partie II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Ennaifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl.2005.0261⟩</w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (4), pp.314-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl.2005.0314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371358v1</w:t>
+                <w:t xml:space="preserve">hal-01372218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of consumer exposure to deoxynivalenol according to wheat crop management and grain segregation: Case studies and methodological considerations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Le Bail</w:t>
+                <w:t xml:space="preserve">Effets allélopathiques des Brassicacées via leurs actions sur les agents pathogènes telluriques et les mycorhizes : analyse bibliographique. Partie 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Reau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Verger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jean-Paul Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Fourbet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Champeil</w:t>
+                <w:t xml:space="preserve">Sabah Ennaifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (3), pp.261-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl.2005.0261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2005.04.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354876v1</w:t>
+                <w:t xml:space="preserve">hal-01371358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cropping system on Fusarium head blight and mycotoxin levels in winter wheat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Simulation of consumer exposure to deoxynivalenol according to wheat crop management and grain segregation: Case studies and methodological considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Fourbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Champeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2003.10.011⟩</w:t>
+              <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42 (3), pp.253-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2005.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361990v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for Sampling and Assessment in Relation to the Spatial Pattern of Phoma Stem Canker (Leptosphaeria maculans) in Oilseed Rape</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annette Penaud</w:t>
+                <w:t xml:space="preserve">Influence of cropping system on Fusarium head blight and mycotoxin levels in winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Champeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense Brun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jean-Francois Fourbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/B:EJPP.0000015359.61910.3b⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (6), pp.531-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2003.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363609v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusarium head blight: epidemiological origin of the effects of cultural practices on head blight attacks and the production of mycotoxins by Fusarium in wheat grains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Methods for Sampling and Assessment in Relation to the Spatial Pattern of Phoma Stem Canker (Leptosphaeria maculans) in Oilseed Rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Fourbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 110 (2), pp.183-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:EJPP.0000015359.61910.3b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2004.02.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01362219v1</w:t>
+                <w:t xml:space="preserve">hal-01363609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of grain sampling procedures on fusarium mycotoxin assays in wheat grains</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérer les résidus de culture pour contrôler les maladies : cas du phoma du colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pinochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A. Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oléoscope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 78, pp.16-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359244v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les résidus de culture pour contrôler les maladies : cas du phoma du colza</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of grain sampling procedures on fusarium mycotoxin assays in wheat grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Champeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Fourbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléoscope</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52 (20), pp.6049-6054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf049374s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268686v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche agronomique de l'allélopathie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fusarium head blight: epidemiological origin of the effects of cultural practices on head blight attacks and the production of mycotoxins by Fusarium in wheat grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Champeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christiane Gallet</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Fourbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 166 (6), pp.1389-1415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2004.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357168v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of sowing date and nitrogen availability during vegetative stages on Leptosphaeria maculans development on winter oilseed rape</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Approche agronomique de l'allélopathie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maniével Sène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13, pp.249-256</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362334v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les résidus de culture pour contrôler le phoma du colza</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The effects of sowing date and nitrogen availability during vegetative stages on Leptosphaeria maculans development on winter oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pinochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléoscope</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (7), pp.635-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2003.11.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677643v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La note G2 : un indicateur robuste de la gravité de la nécrose au collet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Gérer les résidus de culture pour contrôler le phoma du colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pinochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléoscope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 73, pp.29-31</w:t>
+              <w:t xml:space="preserve">, 2004, 78, pp.16-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268682v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agronomic approach: cropping systems and plant diseases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La note G2 : un indicateur robuste de la gravité de la nécrose au collet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A. Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oléoscope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 73, pp.29-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01363735v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can crown cankers caused by Leptosphaeria maculans be assessed in an oilseed rape field?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Agronomic approach: cropping systems and plant diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blackleg News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 326 (1), pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0691(03)00006-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672277v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques agricoles et sécurité sanitaire des aliments en production végétale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How can crown cankers caused by Leptosphaeria maculans be assessed in an oilseed rape field?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 11 (3), pp.177-185</w:t>
+              <w:t xml:space="preserve">Blackleg News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 7, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363940v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fallows, set-aside and their agronomic, economic and environmental functions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pratiques agricoles et sécurité sanitaire des aliments en production végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne M. Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 22, pp.123-134</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11 (3), pp.177-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678105v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’adaptation de l’agriculture en zones intermédiaires. Etude de cas dans le département de l’Indre.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fallows, set-aside and their agronomic, economic and environmental functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sebillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève David</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Etudes Economiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 17, pp.107-146</w:t>
+              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22, pp.123-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382343v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation et la conception de systèmes de culture pour une agriculture durable.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stratégies d’adaptation de l’agriculture en zones intermédiaires. Etude de cas dans le département de l’Indre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Habib</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 87 (4), pp.223-236</w:t>
+              <w:t xml:space="preserve">Notes et Etudes Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17, pp.107-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382344v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between biomass and phenolic production in grain sorghum grown under different conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Phenolic Compounds in a Sahelian Sorghum (Sorghum bicolor) Genotype (CE145–66) and Associated Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maniével Sène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 27 (1), pp.81-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1005620000835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365771v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic Compounds in a Sahelian Sorghum (Sorghum bicolor) Genotype (CE145–66) and Associated Soils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’évaluation et la conception de systèmes de culture pour une agriculture durable.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 87 (4), pp.223-236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01364071v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of inflorescence and viable seed production of blackgrass (Alopecurus myosuroides) on set-aside in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Relationships between biomass and phenolic production in grain sorghum grown under different conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maniével Sène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 93 (1), pp.49-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366274v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Phenolic Acids in Soil under and Between Rows of a Prior Sorghum (Sorghum bicolor) Crop on Germination, Emergence, and Seedling Growth of Peanut (Arachis hypogea)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Management of inflorescence and viable seed production of blackgrass (Alopecurus myosuroides) on set-aside in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dalbiès-Dulout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pellissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1005420020135⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 20 (3), pp.221-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0261-2194(00)00131-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01364079v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conduite des cultures : évolution des stratégies et des raisonnements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of Phenolic Acids in Soil under and Between Rows of a Prior Sorghum (Sorghum bicolor) Crop on Germination, Emergence, and Seedling Growth of Peanut (Arachis hypogea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maniével Sène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 26 (3), pp.625-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1005420020135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269341v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of grain number, nitrogen nutrition and stem number in limiting pea crop (Pisum sativum) yields under agricultural conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La conduite des cultures : évolution des stratégies et des raisonnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Sebillotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 18, pp.71-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367935v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water stress during reproductive stages affects seed quality and yield of pea (Pisum sativum L)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The role of grain number, nitrogen nutrition and stem number in limiting pea crop (Pisum sativum) yields under agricultural conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Fleury</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Sebillotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2135/cropsci1997.0011183X003700040036x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 8 (1-2), pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1161-0301(97)00006-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369004v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of wheat volunteers and blackgrass in set-aside following a winter wheat crop on soil infectivity and soil conduciveness to take-all</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water stress during reproductive stages affects seed quality and yield of pea (Pisum sativum L)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sarniguet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jean-Albert Fougereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Ladonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1004225026964⟩</w:t>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 37 (2), pp.1247-1252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2135/cropsci1997.0011183X003700040036x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367974v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diagnostic method for assessing regional variations in crop yield</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effects of wheat volunteers and blackgrass in set-aside following a winter wheat crop on soil infectivity and soil conduciveness to take-all</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dulout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0308-521X(96)00084-4⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 197 (1), pp.149-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1004225026964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01370563v1</w:t>
+                <w:t xml:space="preserve">hal-01367974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gel des terres en Europe : mesure administrative et nouvelles questions agronomiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A diagnostic method for assessing regional variations in crop yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Dulout</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Sebillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 54 (2), pp.169-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0308-521X(96)00084-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370916v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-farm analysis of attacks by the pea weevil (Sitona lineatus L.; Col., Curculionidae) and the resulting damage to pea (Pisum sativum L.) crops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le gel des terres en Europe : mesure administrative et nouvelles questions agronomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dulout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 5 (6), pp.450-459</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368568v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACQUISITION DE REFERENCES AGROPHYSIOLOGIQUES SUR LE POIS EN PARCELLES D'AGRICULTEURS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On-farm analysis of attacks by the pea weevil (Sitona lineatus L.; Col., Curculionidae) and the resulting damage to pea (Pisum sativum L.) crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Grimaud</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélectionneur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 119 (1-5), pp.49-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0418.1995.tb01242.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267788v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic des facteurs limitants du rendement du ble dur en parcelles d'agriculteurs dans une petite region semi-aride en Tunisie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ACQUISITION DE REFERENCES AGROPHYSIOLOGIQUES SUR LE POIS EN PARCELLES D'AGRICULTEURS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Griner</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 14 (4), pp.213-227</w:t>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 45, pp.89-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710664v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrait des terres et systèmes de culture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Diagnostic des facteurs limitants du rendement du ble dur en parcelles d'agriculteurs dans une petite region semi-aride en Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Latiri Souki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Dalbiès</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Griner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 21 (21), pp.27-33</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 14 (4), pp.213-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207147v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La jachère et ses fonctions agronomiques, économiques et environnementales. Diagnostic actuel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Retrait des terres et systèmes de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dalbiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 79 (4), pp.105-121</w:t>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 21 (21), pp.27-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701587v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La jachère et ses fonctions agronomiques, économiques et environnementales. Diagnostic actuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sebillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 20 (20), pp.11-22</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 79 (4), pp.105-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207237v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration du rendement du ble dur en conditions semi-arides en Tunisie : relations entre composantes du rendement sous differents regimes de nutrition azotee et hydrique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La jachère et ses fonctions agronomiques, économiques et environnementales. Diagnostic actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Sebillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Sebillotte</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 12 (1), pp.31-43</w:t>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 20 (20), pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711810v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture du pois et fourniture d'azote au blé suivant.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Elaboration du rendement du ble dur en conditions semi-arides en Tunisie : relations entre composantes du rendement sous differents regimes de nutrition azotee et hydrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Latiri-Souki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sebillotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 171, pp.56-61</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 12 (1), pp.31-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269348v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite du pois protéagineux et dégâts de sitones en Seine-et-Marne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Culture du pois et fourniture d'azote au blé suivant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 77 (8), pp.137-146</w:t>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 171, pp.56-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268173v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conduite du pois protéagineux et dégâts de sitones en Seine-et-Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 77 (8), pp.137-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diagnostic sur les facteurs limitants du rendement du pois dans une petite region.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 149, pp.66-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02704848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12027,5883 +12161,5883 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MASC (Multi-attribute Assessment of the Sustainability of Cropping systems)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Craheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les Approches globales pour limiter le recours aux produits phytopharmaceutiques et Durabilité des systèmes de production agricole alternatifs limitant ou évitant le recours aux produits phytopharmaceutiques - Résultats de recherche et perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecophyto Recherche et Innovation, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide-free cropping system: performances, learnings and technical locks from a field trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What research to meet the pesticides reduction objectives embedded in the European Green Deal?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-021-00742-⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flower strips do not constitute an aestivation site for cabbage stem flea beetles, in contrast to woodland edges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Organisation of Biological Control Meeting Working Group “Integrated Control in Oilseed Crops”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecology: biodiversity in agroecosystems to regulate pests and diseases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale ANSES Impact du changement global sur l’émergence des maladies et des ravageurs des plantes en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field testing of IPM-based cropping systems: a diversity of experimental approaches in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lechenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Antichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bàrberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII° International plant protection congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et ressources naturelles : de quelles ressources parlons-nous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale de l’Association Française d’Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating field, farm and territory scales in the design of agricultural systems.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A modeling framework for designing innovative sustainable agricultural land systems: application to Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design “Multi-functional farming systems in a changing world”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 538 p</w:t>
+              <w:t xml:space="preserve">31st West Indies Agricultural economics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Christiansted, U.S. Virgin Islands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357188v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modeling framework for designing innovative sustainable agricultural land systems: application to Guadeloupe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Designing innovative agricultural land systems in the Caribbean: application to Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st West Indies Agricultural economics conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Christiansted, U.S. Virgin Islands</w:t>
+              <w:t xml:space="preserve">51st conference of the Caribbean Food Crop Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paramaribo, Suriname</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739286v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing innovative agricultural land systems in the Caribbean: application to Guadeloupe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Integrating field, farm and territory scales in the design of agricultural systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st conference of the Caribbean Food Crop Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paramaribo, Suriname</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design “Multi-functional farming systems in a changing world”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 538 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739925v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOSAICA - A spatially-explicit multi-scale bioeconomic model to design and assess agricultural landscapes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Symposium for Farming Systems Design “Multi-functional farming systems in a changing world”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatially explicit multi-scale bioeconomic model to design and assess agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Symposium for Farming Systems Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative cropping systems under environmental constraints: Results of a long-term trial field assessment after one complete crop rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Colnenne-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing GHG mitigation options for crops at regional level using ecosystem modelling and LCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Goglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Life Cycle Assessment in the Agri-Food Sector (LCA Food 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, san Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative integrated pest management (IPM) for winter wheat based rotation: First results from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Colnenne-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st PURE Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale bio-economic modeling for the generation of innovative cropping system mosaics increasing food self-sufficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Global Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria assessment of the sustainability of cropping systems: A case study of farmer involvement thanks to the MASC model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Craheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xth European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering pedoclimatic effects on N2O accounting in LCA of Faba beans and cereals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro P. Goglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Colnenne-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th international conference on LCA in the agri-food sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An epidemiological modelling framework to help agronomists defining crop protection strategies : the risk of R. solani in sugar beet using biofumigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melen Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher A. Gilligan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao A. N. Filipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA 12th congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d'un dispositif de formation pour développer des connaissances sur les activités : l'exemple de la formation &amp;quot; Conseiller demain en agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Auricoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Omon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank F. Pervanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique Professionnelle - Deuxième Colloque International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle (RPDP). 75003 Paris, FRA., Jun 2012, Nantes, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New cropping systems under greenhouse gas and fossil energy constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Colnenne-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does intercropping winter wheat (Triticum aestivum. L) with lucerne (Medicago sativa. L) improve nitrogen resource utilization (nitrogen uptake and atmospheric nitrogen fixed)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Shili-Touzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Tourdonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouan Nciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Saulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRO2010, The International Scientific Week around Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative cropping systems design and multicriteria assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What kind of agronomy to strengthen ecological intensification?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agro2010 - XI° ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for prototyping sustainable cropping systems based on a combination of design process and multicriteria assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming systems design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and evaluation of rule-based cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming systems design 2009: an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An indicator-based MCDA framework for ex ante assessment of the sustainability of cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming Systems Design 2007 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability or fluctuations of crop sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and modelling of the amount of oilseed rape residues left at the soil surface after different soil tillage operations. Contribution to the Integrated Pest Management of phoma stem canker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Conférence Internationale sur les maladies des plantes (AFPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the effects of superficial and deep soil tillage on the vertical distribution of oilseed rape stubble : contribution to the integrated pest management of phoma stem canker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can crown cankers caused by Leptosphaeria maculans be assessed in an oilseed rape field?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pénaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Blackleg Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural control : an alternative method for containing phoma stem canker (Leptosphaeria maculans) of oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pinochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques agricoles et maîtrise de la sécurité sanitaire des aliments en production végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres de l'INA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable characterisation of pest populations is required to develop integrated pest management strategies. Case study of blackleg disease in oilseed rape crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pénaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII ESA congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Cordoba, Spain. pp.159-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du système de culture sur les infestations en fusariose des épis chez le blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Francois Fourbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Conférence internationale sur les Moyens Alternatifs de Lutte contre les Maladies et les Ravageurs des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Lille, France. pp.résumé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of crop system on the infestation of Fusarium head blight in winter wheat and on the accumulation of mycotoxins in the grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Fourbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Champeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malmauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII ESA congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Cordoba, Spain. pp.495-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the effects of the sowing date and nitrogen availability during autumn on blackleg development on two oilseed rape cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Crivineanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Crucifer Genetics workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des effets de la date de semis et de la disponibilité en azote à l'automne sur le développement du phoma chez deux variétés de colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Crivineanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. conférence internationale sur les Moyens Alternatifs de Lutte contre les Organismes Nuisibles aux Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation et la conception de systèmes de culture pour une agriculture durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Entretiens du Pradel 1ère édition. Autour d'Olivier de Serres : Pratiques Agricoles et Pensée Economique - Partie Agronomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Le Pradel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution quantitative de la flore adventice dicotylédone au cours du cycle du colza pour différentes dates de semis et niveaux d'azote disponible au semis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. colloque international sur la Biologie des Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la flore adventice en jachère sous différents modes de conduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dalbies-Dulout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. colloque international sur la Biologie des Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of pea germination quality in farmers'fields before mechanical harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Fougereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deneufbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ladonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. European conference on grain legumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques de production de semences du vulpin en jachère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dulout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Conférence du COLUMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rapid method for determining seed set and the beginning of the seed filling stage in Pisum sativum L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Fougereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ladonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. European conference on grain legumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between physical characteristics of the seed in Pisum sativum L. and its resistance to mechanical injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Fougereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mannino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Ducournau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Ladonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tyszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. European conference on grain legumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtrise de l'azote dans les intercultures et les jachères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Chapot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dulout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculteurs et agronomes face à la politique agricole commune de jachère-gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1996, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence respective du blé et du vulpin, dans les jachères spontanées en successions céréalières, sur la réceptivité des sols au piétin-échaudage et sur leur potentiel infectieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dulout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congrès de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in germination quality during pea seed formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Fougereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ladonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deneufbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European Conference on Grain Legumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomic consequences of set-aside; preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dalbiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. ESA congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Abano-Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données statistiques: pratiques, interrogations et préoccupations des agriculteurs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effets des jachères &amp;quot;nouvelle PAC&amp;quot; sur les composantes physiques et chimiques du milieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gougis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dalbiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales d'informations techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774489v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02772576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des jachères &amp;quot;nouvelle PAC&amp;quot; sur les composantes physiques et chimiques du milieu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Données statistiques: pratiques, interrogations et préoccupations des agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Terrible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Blossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M. Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales d'informations techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02772576v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Within- and between-field evaluation of soil nitrogen content after one year of set-aside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dalbiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. ESA congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Abano-Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between the grain yield elaboration and grain nitrogen content of the pea crop in farmers' plots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Conference europeenne sur les proteagineux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1992, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of growth and nitrogen accumulation of a pea crop, and soil characteristics, on soil nitrogen available for the subsequent wheat crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Conference europeenne sur les proteagineux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1992, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of standard relationships for an early prediction of the number of grains of the pea crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Crozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Conference europeenne sur les proteagineux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1992, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17913,2390 +18047,2390 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do local habitat characteristics influence the population of cabbage stem flea beetle larvae in oilseed rape fields?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE2 GfÖ EEF Joint meeting, International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative IPM for Winter Wheat-based Rotations: First Results of ex post Sustainability Assessment of Cropping Systems Tested at INRA (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Tanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bénézit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PURE Congress 2015: IPM innovation in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototyping climate-smart agricultural landscapes: a generic modelling framework and application in a tropical island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 225 p., 2015, Climate Smart Agriculture 2015. Global science Conference. Parallel sessions L3: Towards Climate-smart Solutions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative cropping systems under a GHG emissions constraint: assessment from a long-term field trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Colnenne-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Tanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate smart agriculture confrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modeling framework for designing and assessing multi-functional agricultural landscapes with scenario analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 553 p., 2015, Proceedings of the 5th International Symposium for farming systems design "Multi-functionnal farming systems in a changing world"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-based approach for adapting cropping systems to climate change.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Mottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate smart agriculture confrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative IPM Solutions for Winter Wheat-based Rotations (WP2): Cropping Systems Assessed in the INRA Trials (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Tanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PURE Congress 2015: IPM innovation in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of the performance gaps in innovative cropping systems under experimental assessment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Tanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Symposium for Farming Systems Design “Multi-functional farming systems in a changing world”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The virtual university of agroecology project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May Balabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on agroecology and food and nutrition security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A network of long term experimental sites to include quantitative modelling of pesticides losses in the multi-criteria assessment of innovating cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gavaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, York, United Kingdom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPIDEMIOLOGICAL ANALYSIS OF THE EFFECTS OF BIOFUMIGATION ON THE SPREAD OF RHIZOCTONIA SOLANI IN SUGAR BEET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melen Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao A. N. Filipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd IIRB Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution analysis of reactive nitrogen to N fertiliser application impacts in two different cropping system managements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Goglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Helsinki, Finland. ESA European Society for Agronomy, 2012, Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of weather conditions on N2O emission patterns during winter cereal cultivation in two different climatic regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro P. Goglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Colnenne-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress of the European Soil Science Societies - Eurosoil 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 4th International Congress of the European Soil Science Societies - Eurosoil 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MASC, a model to assess the sustainability of cropping systems: Taking advantage of feedback from first users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Craheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Helsinki, Finland. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring management scenarios for intercroppong winter wheat and red fescue as cover crop using STICS model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Shili-Touzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Tourdonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire STICS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Sorèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des effets des systèmes de culture sur la flore fongique de l'épi de blé par une approche métagénomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Francois Fourbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Calaora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bonnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Seng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycotoxines Fusarium des céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Arcachon, France. Editions Quae, 2007, Progrès et perspectives de la recherche sur les mycotoxines de Fusarium dans les céréales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des systèmes de culture et phytopathologie. L'exemple des grandes cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, France. 1 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for assessing the risk of producing weed seeds during annual set-aside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International congress of crop science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1999, United States. 1 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in sorghum yield and yield components in farmers' fields in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International congress of crop science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1999, United States. 1 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration du gel des terres dans les exploitations de grande culture de la Brie et évaluation de son impact potentiel sur la pollution nitrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dulout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des territoires et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Rochefort, France. 1 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water management of the mother plant and pea seed vigour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Fougereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ladonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deneufbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European Conference on Grain Legumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Copenhagen, Denmark. 1 p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02849656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20306,843 +20440,843 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de l'agronomie - De 1945 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean J. Boiffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3542-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mondes de l'agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">QUAE. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture biologique, espoir ou chimère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Rivière-Wekstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Muscadier, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser et agir en agronome. Hommages à Michel Sebillotte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boiffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">QUAE, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question agricole mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rechauchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La documentation française, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les clés des champs : l'agriculture en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rechauchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae, 191 p., 2008, 978-2-7592-0163-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de culture innovants et durables : quelles méthodes pour les mettre au point et les évaluer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Educagri Editions, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agronomie aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae, pp.384, 2006, Synthèses (Quae), 978-2-7592-0000-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie d'adaptation de l'agriculture en zone intermédiaire. Caractérisation des zones intermédiaires en France et étude de cas dans le département de l'Indre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">121 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21152,3541 +21286,3541 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agronomie, une construction à poursuivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean J. Boiffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boiffin J.; Doré T.; Kockmann F.; Papy F.; Prévost P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique de l'agronomie De 1945 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.463-478, 2022, 978-2-7592-3541-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Gaborieau; Michel Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner à produire autrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educagri Editions, pp.9-10, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d'une discipline scientifique et technique : récits d'agronomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean J. Boiffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boiffin J.; Doré T.; Kockmann F.; Papy F.; Prévost P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique de l'agronomie De 1945 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-19, 2022, 978-2-7592-3541-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et déploiement de l'agronomie dans et par la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gailleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boiffin J.; Doré T.; Kockmann F.; Papy F.; Prévost P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique de l'agronomie De 1945 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.319-362, 2022, 978-2-7592-3541-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des domaines, objets, concepts de l'agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boiffin J.; Doré T.; Kockmann F.; Papy F.; Prévost P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique de l'agronomie De 1945 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-67, 2022, Synthèses, 978-2-7592-3541-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture biologique : espoir ou chimère ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Muscadier, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et agronomie au XXIe siècle, et maintenant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une agronomie pour le XXI° siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface à l'ouvrage Paysage, biodiversité fonctionnelle et santé des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Petit; C. Lavigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, pp.7-8, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire évoluer son système et ses pratiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Papillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agronome en action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educagri éditions, pp.318-335, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Philippe Deguine; Caroline Gloanec; Philippe Laurent; Alain Ratnadass; Jean-Noël Aubertot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protection agroécologique des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-8, 2016, Savoir faire, 9782759224128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostics en parcelles agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.P. Deguine; C. Gloanec; P. Laurent; A. Ratnadass; J.N. Aubertot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protection agroécologique des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, pp.191-193, 2016, 9782759224128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface à l'ouvrage &amp;quot;La diversification des cultures. Lever les obstacles agronomiques et économiques&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.M. Meynard &amp; A. Messéan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La diversification des cultures. Lever les obstacles agronomiques et économiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, pp.3-4, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art et la manière d'enseigner l'agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Boiffin; Thierry Doré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser et agir en agronome. Hommages à Michel Sebillotte.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.37-44, 2012, 9782759219537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture et les ressources naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La question agricole mondiale. Enjeux économiques, sociaux et environnementaux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Documentation française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 184 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les manières de produire en agriculture, état des lieux et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Maraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Doré et Olivier Réchauchère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La question agricole mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rechauchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Doré et Olivier Réchauchère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La question agricole mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rechauchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Doré et Olivier Réchauchère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La question agricole mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex ante Assessment of the Sustainability of Alternative Cropping Systems: Implications for Using Multi-criteria Decision-Aid Methods - A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2009, 978-90-481-2665-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Reau et T. Doré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes de culture innovants et durables : quelles méthodes pour les mettre au point et les évaluer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educagri Editions, pp.169-175, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des exploitations et utilisation de la jachère dans la zone cotonnière du Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Serpantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Gafsi; J.Y. Jamin; P. Dugué; J. Brossier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploitations agricoles familiales en Afrique de l’Ouest et du Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.173-183, 2007, 9782759212439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Doré; M. Le Bail; P. Martin; B. Ney; J. Roger-Estrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agronomie aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.97-98, 2006, 9782759210701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale à la partie I de &amp;quot;L'agronomie aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Doré; M. Le Bail; P. Martin; B. Ney; J. Roger-Estrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agronomie aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33-41, 2006, 9782759210701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale à &amp;quot;L'agronomie aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Doré; M. Le Bail; P. Martin; B. Ney; J. Roger-Estrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agronomie aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-29, 2006, 9782759210701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1 de &amp;quot;L'agronomie aujourd'hui&amp;quot; : La connaissance du fonctionnement du champ cultivé, base de l’évolution des systèmes de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Tourdonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Doré; M. Le Bail; P. Martin; B. Ney; J. Roger-Estrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agronomie aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-56, 2006, 9782759210701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale de &amp;quot;L'agronomie aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Doré; M. Le Bail; P. Martin; B. Ney; J. Roger-Estrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agronomie aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.311-313, 2006, 9782759210701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Crozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrophysiologie du pois protéagineux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2005, Mieux Comprendre, 2-7380-1182-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carence azotée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrophysiologie du pois protéagineux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2005, Mieux Comprendre, 2-7380-1182-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un autre regard sur les successions de culture : Comprendre et utiliser l’allélopathie pour améliorer la gestion des cultures dans la rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Quinsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déméter 2006 – Economie et stratégies agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club démeter, pp.115-131, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité germinative : déterminisme de la fragilité des graines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Fougereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ladonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrophysiologie du pois protéagineux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2005, Mieux Comprendre, 2-7380-1182-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six points-clés pour repenser l’enseignement en agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loi d’orientation agricole, savoirs et qualifications professionnelles ; analyse des enjeux et perspectives pour l’évolution des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educagri éditions, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exploitations agricoles et la gestion des territoires : questions de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'expérience agri-environnementale française : environnement et gestion des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, 2002, 2-11-093223-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to a place for models in designing alternative cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rotation models for ecological farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DLO Research Institute for Agrobiology and Soil Fertility, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sagan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnosis of the Nitrogen Status in Crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, 1997, 3-540-62223-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de références sur les successions de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Viaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérimenter sur la conduite des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Coordination Technique Agricole, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduite coordonnée de deux cultures successives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérimenter sur la conduite des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Coordination Technique Agricole, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des stress abiotiques: influence sur le fonctionnement des nodosités de pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrophysiologie du pois protéagineux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIP-ITCF-INRA, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des stress abiotiques: influence sur l'évolution du nombre de ramifications et de tiges chez le pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrophysiologie du pois protéagineux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIP-ITCF-INRA, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24696,467 +24830,467 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agroécologie en grandes cultures -Vers des systèmes à hautes performances économiques et environnementales - 3° édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.XII-XIII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECoPESt - Evaluation et comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : lien entre pratiques, pressions et impacts. Rapport final, 130 pp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que l'agroécologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Malézieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité, atout pour l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25166,179 +25300,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels nouveaux apports de l'enseignement supérieur et de la recherche agronomiques pour l'enseignement technique et les formations professionnelles agricoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner à produire autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25348,555 +25482,555 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation durable et favorable à la santé : état des lieux des recherches à mener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agralife; INRAE. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RÉSUMÉ FINAL DE L’ÉVALUATION DE L’UNITÉ LEVA - Légumineuses, Écophysiologie Végétale, Agroécologie (Groupe ESA - École supérieure d’agricultures Angers Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HCERES. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs innovants pour la conception et l’évaluation de systèmes techniques (DISCOTECH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2009, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport à mi-parcours du WP1 du projet ANR-05-PADD-0XX-Discotech (Dispositif Innovants pour la conception et l'évaluation des systèmes techniques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Scopel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2007, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets écologiques, socio-économiques et agronomiques du retrait des terres annuel en région de grandes cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DGAD-SRAE--94157, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId603"/>
+      <w:footerReference w:type="default" r:id="rId609"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26043,51 +26177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110398" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04126508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pigot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morisseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7558" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463584v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gailleton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/avu875" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00931-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03398737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107303" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03137522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodit Kebede" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03319603v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chopin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guinde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.10.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.12.021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02264198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02377579v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01540437v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.05.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631001v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Colnenne-David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01354938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Craheix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.02.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01375998v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01376661v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01377616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01377608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01376005v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gosselin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01374781v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02264219v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01354945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170514000313" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173366v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0315-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216256v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2015.08.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357020v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284267v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0250-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173303v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Gilligan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o a N Filipe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086568" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01356369v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01356178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173304v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Huat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2014.902895" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361989v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beauval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173282v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173290v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0179-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186857v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A.N. Filipe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02618.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004749v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2012.11.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01356340v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357019v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001040v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro P. Goglio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-012-0389-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173283v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tristant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Python" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01355542v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Manichon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003289v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Licker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Kucharik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Lindeman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.02.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ926V81-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186843v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Gilligan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao A. N. Filipe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01355516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broyd&#233; H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0571" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222179v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361915v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02265455v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bx81-1x20" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361626v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01355604v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.02.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359832v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tr&#233;buil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359829v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lecorre-Gabens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930558v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0009-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173205v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Montfort" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.08.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7096LR6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173174v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A.G. Kurstjens" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalbi&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.11.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359828v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357994v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173222v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Shili" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.11.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361194v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.200.0111" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173168v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.02.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5TWHG1G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173166v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Romillac" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.02017.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886501v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sadok" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886499v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vallod" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173167v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.05.011" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V50NPN8X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886410v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007031" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886418v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007043" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173254v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/fave-ps18" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173123v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2006.10.005" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886363v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2006029" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173127v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gasquez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2007.00562.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01354930v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneider" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.12.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01374815v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelisse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01372218v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bodet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bordes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Ennaifar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2005.0314" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01371358v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2005.0261" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01354876v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fourbet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Champeil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2005.04.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361990v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Fourbet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Rossignol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2003.10.011" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01363609v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schott" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Penaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Brun" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:EJPP.0000015359.61910.3b" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01362219v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2004.02.004" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359244v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Champeil" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf049374s" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02268686v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Penaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357168v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani&#233;vel S&#232;ne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellissier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01362334v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2003.11.015" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677643v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02268682v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01363735v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(03)00006-4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSBFTPJC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672277v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Schott" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;naud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01363940v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M. Le Bail" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678105v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sebillotte" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01382343v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve David" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01382344v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Habib" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01365771v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01364071v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005620000835" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PTV7GX0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01366274v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalbi&#232;s-Dulout" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0261-2194(00)00131-9" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01364079v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005420020135" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K8P79CZ3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02269341v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01367935v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Sebillotte" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(97)00006-3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01369004v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Albert Fougereux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ladonne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fleury" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci1997.0011183X003700040036x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01367974v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dulout" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004225026964" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01370563v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-521X(96)00084-4" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT74L45P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01370916v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01368568v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.1995.tb01242.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02267788v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Grimaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710664v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Latiri Souki" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Griner" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207147v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalbi&#232;s" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701587v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207237v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711810v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Latiri-Souki" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02269348v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02268173v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704848v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184359v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940451v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00742-" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471154v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799550v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359218v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797072v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357188v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Blazy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739286v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739925v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357191v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742669v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01356954v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173359v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Goglio" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01356953v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019575v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359797v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359745v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Bene" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bosco" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359406v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000607v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Omon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank F. Pervanchon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359811v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charlier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173226v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shili-Touzi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouan Nciri" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Floch" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saulas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173175v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359399v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173156v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173227v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173124v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759595v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758791v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schneider" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762129v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832163v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762006v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829528v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829777v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827159v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Francois Fourbet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827155v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fourbet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champeil" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malmauret" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760729v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Crivineanu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764055v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826143v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771321v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferre" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765738v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalbies-Dulout" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768656v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Fougereux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deneufbourg" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ladonne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768541v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dulout" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766360v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767720v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducournau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mannino" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tyszka" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766245v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Machet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chapot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765454v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chabert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrio" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766424v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848966v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773367v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774489v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Terrible" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blossier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772576v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gougis" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bodet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773500v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774064v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775464v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774579v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crozat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gillet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483288v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359106v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tanneau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;n&#233;zit" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173354v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Paul" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01358616v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740901v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357984v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357977v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357467v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357027v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186862v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359412v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montfort" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583791v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roche" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359788v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359790v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361902v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Shili-Touzi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173258v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Calaora" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnault" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Seng" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825915v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837027v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mehri" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Barralis" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840150v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sene" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836858v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849656v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03751934v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Boiffin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1743/9782759235421/la-fabrique-de-l-agronomie" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3542-1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02264190v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357018v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufumier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Rivi&#232;re-Wekstein" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01360104v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361469v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173719v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02291448v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829191v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827467v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03748998v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03775488v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03748995v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03749009v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03749002v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02275565v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02263692v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02913077v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02314110v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Papillon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357024v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1333/9782759224128/protection-agroecologique-des-cultures" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357025v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357022v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01360106v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1148/9782759219537/penser-et-agir-en-agronome" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173756v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/200201.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361283v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maraux" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361465v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361464v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173743v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02291442v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Mass&#233;" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02912815v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serpanti&#233;" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/795/9782759212439/exploitations-agricoles-familiales-en-afrique-de-l-ouest-et-du-centre" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02912836v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Jeuffroy" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/996/9782759210701/l-agronomie-aujourd-hui" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02912834v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02912808v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02912835v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02912841v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833362v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828902v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vocanson" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02314710v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Quinsac" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830905v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02310246v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825616v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papy" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836217v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840398v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sagan" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834916v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viaux" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835390v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845118v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845295v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03943891v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357026v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361890v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. David" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361885v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01360483v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359827v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492859v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle No&#235;l" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220693v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173699v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186927v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dreyfus" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834935v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110398" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04126508v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pigot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morisseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7558" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463584v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gailleton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/avu875" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00931-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03398737v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107303" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03137522v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodit Kebede" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03319603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506530v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chopin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guinde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.10.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.12.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02264198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02377579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01540437v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.05.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Colnenne-David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01375998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fort" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01354938v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Craheix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.02.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01377616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01376661v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01377608v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01376005v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gosselin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02264219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01374781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173366v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0315-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01354945v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170514000313" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2015.08.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284267v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0250-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173303v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Gilligan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o a N Filipe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086568" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01356178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01356369v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173304v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Huat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2014.902895" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beauval" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173282v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173290v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0179-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186857v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A.N. Filipe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02618.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186809v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2012.11.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01356340v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357019v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro P. Goglio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-012-0389-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173283v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tristant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Python" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01355542v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Manichon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003289v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Licker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Kucharik" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Lindeman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.02.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ926V81-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186843v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Gilligan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao A. N. Filipe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01355516v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broyd&#233; H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0571" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361910v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222179v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02265455v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bx81-1x20" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361626v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01355604v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.02.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359832v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tr&#233;buil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359829v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lecorre-Gabens" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930558v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0009-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173205v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Montfort" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.08.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7096LR6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173174v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A.G. Kurstjens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalbi&#232;s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.11.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357994v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359828v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173222v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Shili" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.11.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361194v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.200.0111" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173168v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.02.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5TWHG1G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173166v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Romillac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.02017.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886501v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sadok" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886499v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vallod" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173167v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.05.011" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V50NPN8X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886410v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007031" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886418v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007043" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173254v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/fave-ps18" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173123v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2006.10.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886363v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2006029" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173127v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gasquez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2007.00562.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01354930v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneider" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.12.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01374815v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelisse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01372218v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bodet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bordes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Ennaifar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2005.0314" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01371358v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2005.0261" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01354876v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fourbet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Champeil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2005.04.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361990v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Fourbet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Rossignol" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2003.10.011" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01363609v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schott" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Penaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Brun" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:EJPP.0000015359.61910.3b" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02268686v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Penaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359244v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Champeil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf049374s" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01362219v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2004.02.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357168v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani&#233;vel S&#232;ne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellissier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01362334v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2003.11.015" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677643v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02268682v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01363735v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(03)00006-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSBFTPJC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672277v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Schott" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;naud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01363940v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M. Le Bail" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678105v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sebillotte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allain" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01382343v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve David" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01364071v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005620000835" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PTV7GX0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01382344v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Habib" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01365771v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01366274v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalbi&#232;s-Dulout" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0261-2194(00)00131-9" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01364079v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005420020135" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K8P79CZ3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02269341v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01367935v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Sebillotte" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(97)00006-3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01369004v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Albert Fougereux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ladonne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fleury" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci1997.0011183X003700040036x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01367974v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dulout" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004225026964" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01370563v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-521X(96)00084-4" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT74L45P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01370916v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01368568v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.1995.tb01242.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02267788v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Grimaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710664v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Latiri Souki" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Griner" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207147v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalbi&#232;s" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701587v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207237v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711810v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Latiri-Souki" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02269348v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02268173v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704848v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184359v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940451v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00742-" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471154v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799550v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359218v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797072v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739286v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739925v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357188v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Blazy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357191v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742669v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01356954v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173359v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Goglio" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01356953v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019575v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359797v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359745v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Bene" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bosco" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359406v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000607v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Omon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank F. Pervanchon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359811v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charlier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173226v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shili-Touzi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouan Nciri" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Floch" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saulas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173175v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359399v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173156v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173227v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173124v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759595v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758791v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schneider" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762129v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832163v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762006v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829528v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829777v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827159v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Francois Fourbet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827155v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fourbet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champeil" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malmauret" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760729v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Crivineanu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764055v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826143v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771321v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferre" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765738v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalbies-Dulout" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768656v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Fougereux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deneufbourg" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ladonne" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768541v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dulout" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766360v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767720v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducournau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mannino" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tyszka" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766245v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Machet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chapot" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765454v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chabert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrio" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766424v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848966v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773367v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772576v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gougis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bodet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774489v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Terrible" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blossier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773500v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774064v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775464v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774579v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crozat" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gillet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483288v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359106v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tanneau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;n&#233;zit" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173354v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Paul" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01358616v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740901v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357984v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357977v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357467v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357027v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186862v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359412v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montfort" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583791v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roche" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359788v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359790v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361902v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Shili-Touzi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173258v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Calaora" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnault" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Seng" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825915v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837027v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mehri" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Barralis" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840150v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sene" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836858v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849656v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03751934v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Boiffin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1743/9782759235421/la-fabrique-de-l-agronomie" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3542-1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02264190v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357018v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufumier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Rivi&#232;re-Wekstein" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01360104v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361469v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173719v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02291448v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829191v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827467v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03748998v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03775488v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03748995v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03749009v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03749002v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02275565v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02263692v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02913077v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02314110v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Papillon" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357024v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1333/9782759224128/protection-agroecologique-des-cultures" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357025v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357022v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01360106v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1148/9782759219537/penser-et-agir-en-agronome" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173756v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/200201.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361283v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maraux" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361465v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361464v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173743v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02291442v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Mass&#233;" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02912815v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serpanti&#233;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/795/9782759212439/exploitations-agricoles-familiales-en-afrique-de-l-ouest-et-du-centre" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02912836v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Jeuffroy" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/996/9782759210701/l-agronomie-aujourd-hui" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02912834v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02912808v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02912835v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02912841v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833362v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828902v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vocanson" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02314710v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Quinsac" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830905v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02310246v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825616v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papy" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836217v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840398v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sagan" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834916v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viaux" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835390v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845118v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845295v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03943891v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357026v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361890v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. David" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361885v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01360483v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359827v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492859v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle No&#235;l" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220693v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173699v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186927v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dreyfus" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834935v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>