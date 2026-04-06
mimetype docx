--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -1249,429 +1249,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempering of Dual Phase steels: Microstructural evolutions and mechanical properties</w:t>
+                <w:t xml:space="preserve">Intraoral low-temperature degradation of monolithic zirconia dental prostheses: 5-year results of a prospective clinical study with ex vivo monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mathevon</w:t>
+                <w:t xml:space="preserve">V. Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Massardier</w:t>
+                <w:t xml:space="preserve">T. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Fabrègue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rocabois</w:t>
+                <w:t xml:space="preserve">F. Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2024.146762⟩</w:t>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.198-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2023.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019698v1</w:t>
+                <w:t xml:space="preserve">hal-04672937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoral low-temperature degradation of monolithic zirconia dental prostheses: 5-year results of a prospective clinical study with ex vivo monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nano-microcrystals revealed on Tang dynasty gilded bronze using advanced TEM-SEM and synchrotron methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Douillard</w:t>
+                <w:t xml:space="preserve">Ioannis Liritzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Amiard</w:t>
+                <w:t xml:space="preserve">Muriel Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lamy de La Chapelle</w:t>
+                <w:t xml:space="preserve">Josep Roque-Rosell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40, pp.198-209. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dental.2023.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4nr02030h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672937v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-microcrystals revealed on Tang dynasty gilded bronze using advanced TEM-SEM and synchrotron methods</w:t>
+                <w:t xml:space="preserve">Surface-initiated rolling contact fatigue on a dent: Microstructural evolutions through failure mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Liritzis</w:t>
+                <w:t xml:space="preserve">A. Goigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cazottes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">S. Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Veron</w:t>
+                <w:t xml:space="preserve">N. Biboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Roque-Rosell</w:t>
+                <w:t xml:space="preserve">F. Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 277, pp.120201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4nr02030h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672935v1</w:t>
+                <w:t xml:space="preserve">hal-04714938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better understand the crystallization dynamics of ZrCu TFMGs: Benefits of combining global and local in situ approaches</w:t>
               </w:r>
@@ -1785,161 +1785,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-initiated rolling contact fatigue on a dent: Microstructural evolutions through failure mechanism</w:t>
+                <w:t xml:space="preserve">Tempering of Dual Phase steels: Microstructural evolutions and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Goigoux</w:t>
+                <w:t xml:space="preserve">Alexandre Mathevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cazottes</w:t>
+                <w:t xml:space="preserve">Véronique Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Biboulet</w:t>
+                <w:t xml:space="preserve">Damien Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Douillard</w:t>
+                <w:t xml:space="preserve">Philippe Rocabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 277, pp.120201. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 908, pp.146762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2024.146762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714938v1</w:t>
+                <w:t xml:space="preserve">hal-05019698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ synchrotron study of sintering of gas-atomized Ti-6Al-4 V powders using concomitant micro-tomography and X-ray diffraction: Effect of particle size and interstitials on densification and phase transformation kinetics</w:t>
               </w:r>
@@ -2085,51 +2085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Facchinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2187,827 +2187,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04918906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spherulite-type crystalline defects on the mechanical and electrochemical properties of Ti(40)Cu36Zr(10)Pd(14) metallic glasses</w:t>
+                <w:t xml:space="preserve">Toughening mechanisms in nacre-like alumina revealed by in-situ imaging of stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurabelle Gautier</w:t>
+                <w:t xml:space="preserve">Hassan Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Malchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alethea Liens</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101353⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (14), pp.6757-6761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.07.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763022v1</w:t>
+                <w:t xml:space="preserve">hal-03765342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the automatic measurement of the dislocation density obtained by R-ECCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Gallet</w:t>
+                <w:t xml:space="preserve">Sébastien Dubail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchar.2022.112358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toughening mechanisms in nacre-like alumina revealed by in-situ imaging of stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of spherulite-type crystalline defects on the mechanical and electrochemical properties of Ti(40)Cu36Zr(10)Pd(14) metallic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurabelle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alethea Liens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Saad</w:t>
+                <w:t xml:space="preserve">Benoit Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (14), pp.6757-6761. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.07.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765342v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling damage sites and fracture path in laser powder bed fusion AlSi10Mg: Comparison between horizontal and vertical loading directions</w:t>
+                <w:t xml:space="preserve">eCHORD orientation mapping of bio-inspired alumina down to 1 kV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lv Zhao</w:t>
+                <w:t xml:space="preserve">Clément Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Guillermo Santos Macías</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.140845⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.101207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155004v1</w:t>
+                <w:t xml:space="preserve">hal-03367926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eCHORD orientation mapping of bio-inspired alumina down to 1 kV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of a modified superficial layer on heavily loaded contacts under grease lubrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Frache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Houara Komba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lafond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hassan Saad</w:t>
+                <w:t xml:space="preserve">D. Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Deville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
+                <w:t xml:space="preserve">J. Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101207⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, pp.106921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2021.106921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367926v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a modified superficial layer on heavily loaded contacts under grease lubrication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Frache</w:t>
+                <w:t xml:space="preserve">Intraoral low-temperature degradation of monolithic zirconia dental prostheses: Results of a prospective clinical study with ex vivo monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Houara Komba</w:t>
+                <w:t xml:space="preserve">S. Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Philippon</w:t>
+                <w:t xml:space="preserve">N. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Galipaud</w:t>
+                <w:t xml:space="preserve">A. Vanheusden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.I. de Barros</w:t>
+                <w:t xml:space="preserve">S. Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 158, pp.106921. </w:t>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (7), pp.1134-1149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2021.106921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2021.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155000v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural modifications of boron carbide irradiated by swift heavy ions</w:t>
               </w:r>
@@ -3121,3105 +3125,3101 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoral low-temperature degradation of monolithic zirconia dental prostheses: Results of a prospective clinical study with ex vivo monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of microstructure heterogeneity on the damage resistance of nacre-like alumina: insights from image-based discrete simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bekaert</w:t>
+                <w:t xml:space="preserve">Kaoutar Radi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dupont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Le Goff</w:t>
+                <w:t xml:space="preserve">David Jauffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dental.2021.03.008⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191 (15), pp.210-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03202797v1</w:t>
+                <w:t xml:space="preserve">hal-02890254v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of microstructure heterogeneity on the damage resistance of nacre-like alumina: insights from image-based discrete simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D microstructural study of selachimorph enameloid evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaoutar Radi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassan Saad</w:t>
+                <w:t xml:space="preserve">S. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Jauffrès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Bruno Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 191 (15), pp.210-214. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213 (1), pp.107664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.09.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2020.107664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890254v2</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D microstructural study of selachimorph enameloid evolution</w:t>
+                <w:t xml:space="preserve">Intrinsic properties of osteomalacia bone evaluated by nanoindentation and FTIRM analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Fellah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Douillard</w:t>
+                <w:t xml:space="preserve">Insaf Hadjab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Maire</w:t>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Meille</w:t>
+                <w:t xml:space="preserve">Pierrick Crozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Reynard</w:t>
+                <w:t xml:space="preserve">Georges Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 213 (1), pp.107664. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 117, pp.110247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2020.107664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2021.110247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034289v1</w:t>
+                <w:t xml:space="preserve">hal-03120037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic properties of osteomalacia bone evaluated by nanoindentation and FTIRM analysis</w:t>
+                <w:t xml:space="preserve">Unveiling damage sites and fracture path in laser powder bed fusion AlSi10Mg: Comparison between horizontal and vertical loading directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insaf Hadjab</w:t>
+                <w:t xml:space="preserve">Lv Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Farlay</w:t>
+                <w:t xml:space="preserve">Juan Guillermo Santos Macías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Crozier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Zhenhuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Boivin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aude Simar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 117, pp.110247. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 807, pp.140845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2021.110247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.140845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120037v1</w:t>
+                <w:t xml:space="preserve">hal-03155004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural analyses of artificial ageing in 5 commercially and non-commercially available Zirconia dental implants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence on microstructure, strength and ductility of build platform temperature during laser powder bed fusion of AlSi10Mg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Guillermo Santos Macías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lv Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Monzavi</w:t>
+                <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sammy Noumbissi</w:t>
+                <w:t xml:space="preserve">Grzegorz Pyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.03.050⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 201, pp.231-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552528v1</w:t>
+                <w:t xml:space="preserve">hal-03154980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural study of the NbC to G-phase transformation in HP-Nb alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Towards large scale orientation mapping using the eCHORD method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. De Graef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100593⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 208, pp.112854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.112854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504312v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence on microstructure, strength and ductility of build platform temperature during laser powder bed fusion of AlSi10Mg</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Guillermo Santos Macías</w:t>
+                <w:t xml:space="preserve">Influence of artificial aging on mechanical properties of commercially and non-commercially available zirconia dental implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Monzavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grzegorz Pyka</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.10.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.103423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2019.103423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154980v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards large scale orientation mapping using the eCHORD method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Microstructure and hydrothermal ageing of alumina-zirconia composites modified by laser engraving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vogl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.112854⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (5), pp.2077-2089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441685v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of artificial aging on mechanical properties of commercially and non-commercially available zirconia dental implants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Multiscale Characterization of Composite Electrode Microstructures for High Density Lithium-ion Batteries Guided by the Specificities of Their Electronic and Ionic Transport Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Adrien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lestriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2019.103423⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167 (10), pp.100521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ab975a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302330v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and hydrothermal ageing of alumina-zirconia composites modified by laser engraving</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic filaments for anisotropic composite polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vogl</w:t>
+                <w:t xml:space="preserve">Laurence Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Mekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.01.027⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (39), pp.395503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab9b46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469054v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Characterization of Composite Electrode Microstructures for High Density Lithium-ion Batteries Guided by the Specificities of Their Electronic and Ionic Transport Mechanisms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A simple approach to bulk bioinspired tough ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Radi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jauffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe L Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ab975a⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.100807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887222v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic filaments for anisotropic composite polymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Le Roy</w:t>
+                <w:t xml:space="preserve">Effective Electronic and Ionic Conductivities of Dense EV-Designed NMC-Based Positive Electrodes using Fourier Based Numerical Simulations on FIB/SEM Volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Mekkaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Deman</w:t>
+                <w:t xml:space="preserve">J-C. Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (39), pp.395503. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167 (14), pp.140504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab9b46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/abbf68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919884v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple approach to bulk bioinspired tough ceramics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kaoutar Radi</w:t>
+                <w:t xml:space="preserve">Microstructural analyses of artificial ageing in 5 commercially and non-commercially available Zirconia dental implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Monzavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Jauffres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe L Martin</w:t>
+                <w:t xml:space="preserve">Sammy Noumbissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100807⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (10), pp.3642-3655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.03.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493649v1</w:t>
+                <w:t xml:space="preserve">hal-02552528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Electronic and Ionic Conductivities of Dense EV-Designed NMC-Based Positive Electrodes using Fourier Based Numerical Simulations on FIB/SEM Volumes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Douillard</w:t>
+                <w:t xml:space="preserve">Microstructural study of the NbC to G-phase transformation in HP-Nb alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Willot</w:t>
+                <w:t xml:space="preserve">C. Duret-Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-C. Badot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Lestriez</w:t>
+                <w:t xml:space="preserve">M. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 167 (14), pp.140504. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.100593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/abbf68⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011766v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly ductile amorphous oxide at room temperature and high strain rate</w:t>
+                <w:t xml:space="preserve">“Angular resolution expected from iCHORD orientation maps through a revisited ion channeling model”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erkka Frankberg</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Turkka Salminen</w:t>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dubail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aav1254⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371750v1</w:t>
+                <w:t xml:space="preserve">hal-02090138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Angular resolution expected from iCHORD orientation maps through a revisited ion channeling model”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+                <w:t xml:space="preserve">Local fracture toughness measurements in polycrystalline cubic zirconia using micro-cantilever bending tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zacharie-Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.007⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136, pp.103086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2019.103086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090138v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local fracture toughness measurements in polycrystalline cubic zirconia using micro-cantilever bending tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rotational-Electron Channeling Contrast Imaging analysis of dislocation structure in fatigued copper single crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. L'Hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Blay</w:t>
+                <w:t xml:space="preserve">S. Deschanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Zacharie-Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2019.103086⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 162, pp.103-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180016v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational-Electron Channeling Contrast Imaging analysis of dislocation structure in fatigued copper single crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth and Characterization of Undoped Polysilicon Thick Layers: Revisiting an Old System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taguhi Yeghoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Alassaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Soulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. L'Hôte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.10.050⟩</w:t>
+              <w:t xml:space="preserve">Silicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12633-019-00209-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976935v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and Characterization of Undoped Polysilicon Thick Layers: Revisiting an Old System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fourty years after the promise of « ceramic steel? »: zirconia‐based composites with a metal‐like mechanical behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alethea Liens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taguhi Yeghoyan</w:t>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassem Alassaad</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Davy Carole</w:t>
+                <w:t xml:space="preserve">Pascal Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12633-019-00209-2⟩</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.16903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174546v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourty years after the promise of « ceramic steel? »: zirconia‐based composites with a metal‐like mechanical behavior.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward an automated tool for dislocation density characterization in a scanning electron microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bechis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. L’hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Chevalier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Reynaud</w:t>
+                <w:t xml:space="preserve">Tom Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.16903⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.109954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.109954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371733v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an automated tool for dislocation density characterization in a scanning electron microscope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tom Dreyfus</w:t>
+                <w:t xml:space="preserve">Effect of grain orientation and magnesium doping on β-tricalcium phosphate resorption behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Le Gars Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.109954⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89, pp.391-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371754v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of grain orientation and magnesium doping on β-tricalcium phosphate resorption behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Le Gars Santoni</w:t>
+                <w:t xml:space="preserve">Phase transformation induces plasticity with negligible damage in ceria-stabilized zirconia-based ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alethea Liens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanni Lughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.02.045⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 183, pp.261-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.10.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063696v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation induces plasticity with negligible damage in ceria-stabilized zirconia-based ceramics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+                <w:t xml:space="preserve">In situ TEM observations of ion irradiation damage in boron carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moncoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bererd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanni Lughi</w:t>
+                <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 183, pp.261-273. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39, pp.726-734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.10.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371741v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of microstructures and repassivation kinetics on the tribocorrosion resistance of ferrite and ferrite-martensite stainless steels</w:t>
               </w:r>
@@ -6333,2439 +6333,2439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ TEM observations of ion irradiation damage in boron carbide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin of Nickel Catalytic Particles in Carbon Nanotube Formation on a High-Carbon 25Cr–35Ni–Nb Cast Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Victor</w:t>
+                <w:t xml:space="preserve">Claude Duret-Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Pipon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Esnouf</w:t>
+                <w:t xml:space="preserve">François Dupoiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.11.011⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (3-4), pp.279-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-018-9880-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976926v1</w:t>
+                <w:t xml:space="preserve">hal-02093785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Nickel Catalytic Particles in Carbon Nanotube Formation on a High-Carbon 25Cr–35Ni–Nb Cast Alloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Dupoiron</w:t>
+                <w:t xml:space="preserve">Numerical Prediction of Multiscale Electronic Conductivity of Lithium-Ion Battery Positive Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etiemble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-018-9880-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166 (8), pp.A1692-A1703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.1221908jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093785v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137415v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Prediction of Multiscale Electronic Conductivity of Lithium-Ion Battery Positive Electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional structure and formation mechanisms of Y2O3 hollow-precipitates in a Cu-based metallic glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Baulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cadiou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Valentin</w:t>
+                <w:t xml:space="preserve">Jean-Marc Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.1221908jes⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.107660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137415v2</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional structure and formation mechanisms of Y2O3 hollow-precipitates in a Cu-based metallic glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly ductile amorphous oxide at room temperature and high strain rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erkka Frankberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Kalikka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Baulin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Fabrègue</w:t>
+                <w:t xml:space="preserve">Francisco García Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Perez</w:t>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pelletier</w:t>
+                <w:t xml:space="preserve">Turkka Salminen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 168, pp.107660. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 366 (6467), pp.864-869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aav1254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063222v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Arranged Periodic Nanovoids by Ultrafast Laser-Induced Near-Field Enhancement</w:t>
+                <w:t xml:space="preserve">Towards quantitative analysis of enamel erosion by focused ion beam tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xxx Sedao</w:t>
+                <w:t xml:space="preserve">N. Cougot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Abou Saleh</w:t>
+                <w:t xml:space="preserve">F. Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Rudenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Esnouf</w:t>
+                <w:t xml:space="preserve">N. Pradelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b01438⟩</w:t>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (11), pp.e289-e300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2018.08.304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483899v1</w:t>
+                <w:t xml:space="preserve">hal-01916296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards quantitative analysis of enamel erosion by focused ion beam tomography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Room temperature plasticity and phase transformation of nanometer-sized transition alumina nanoparticles under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dalmas</w:t>
+                <w:t xml:space="preserve">I. Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pradelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Gauthier</w:t>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Esnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dental.2018.08.304⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150, pp.308-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916296v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature plasticity and phase transformation of nanometer-sized transition alumina nanoparticles under pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-surface assessment of hydrothermal ageing in zirconia-containing femoral heads for hip joint applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Issa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">S. Begand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.03.023⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (3), pp.286 - 295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757849v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-surface assessment of hydrothermal ageing in zirconia-containing femoral heads for hip joint applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+                <w:t xml:space="preserve">Can (Mg,Y)-PSZ—Spinel composites be a valuable option for dental application?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Portu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">J. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Begand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.12.021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (4), pp.873-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijac.12876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743312v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can (Mg,Y)-PSZ—Spinel composites be a valuable option for dental application?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Bonnefont</w:t>
+                <w:t xml:space="preserve">Electron CHanneling ORientation Determination (eCHORD): An original approach to crystalline orientation mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijac.12876⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 186, pp.146-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916309v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron CHanneling ORientation Determination (eCHORD): An original approach to crystalline orientation mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Lafond</w:t>
+                <w:t xml:space="preserve">iCHORD-SI combination as an alternative to EDS-EBSD coupling for the characterization of γ-γ′ nickel-based superalloy microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Franchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Silvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.12.019⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.492 - 503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2018.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814039v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iCHORD-SI combination as an alternative to EDS-EBSD coupling for the characterization of γ-γ′ nickel-based superalloy microstructures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-Arranged Periodic Nanovoids by Ultrafast Laser-Induced Near-Field Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Franchet</w:t>
+                <w:t xml:space="preserve">Xxx Sedao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lesne</w:t>
+                <w:t xml:space="preserve">Anthony Abou Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Rudenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Silvent</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 142, pp.492 - 503. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (4), pp.1418-1426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2018.06.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b01438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822412v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic Orientation Maps Obtained from Ion and Backscattered Electron Channeling Contrast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Lafond</w:t>
+                <w:t xml:space="preserve">Fabrication of BN membranes containing high density of cylindrical pores using an elegant approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Jaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (34), pp.20709 - 20715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ra03808a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829262v1</w:t>
+                <w:t xml:space="preserve">hal-01597112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of BN membranes containing high density of cylindrical pores using an elegant approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Etiemble</w:t>
+                <w:t xml:space="preserve">Self-diffusion of electrolyte species in model battery electrodes using Magic Angle Spinning and Pulsed Field Gradient Nuclear Magnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacris Jeru Tambio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 362, pp.315 - 322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7ra03808a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01597112v1</w:t>
+                <w:t xml:space="preserve">hal-01623103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-diffusion of electrolyte species in model battery electrodes using Magic Angle Spinning and Pulsed Field Gradient Nuclear Magnetic Resonance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Deschamps</w:t>
+                <w:t xml:space="preserve">A Facile and Very Effective Method to Enhance the Mechanical Strength and the Cyclability of Si-Based Electrodes for Li-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Karkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (6), pp.1701787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201701787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.07.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01623103v1</w:t>
+                <w:t xml:space="preserve">hal-01665952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Facile and Very Effective Method to Enhance the Mechanical Strength and the Cyclability of Si-Based Electrodes for Li-Ion Batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Karkar</w:t>
+                <w:t xml:space="preserve">The crystal structure of Rb2Ti2O5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Federicci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio R.D. Finocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (6), pp.1142-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520617013646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aenm.201701787⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01665952v1</w:t>
+                <w:t xml:space="preserve">hal-01985276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crystal structure of Rb2Ti2O5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Brohan</w:t>
+                <w:t xml:space="preserve">Multiscale morphological characterization of process induced heterogeneities in blended positive electrodes for lithium―ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Etiemble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (7), pp.3576--3596</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2052520617013646⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01985276v1</w:t>
+                <w:t xml:space="preserve">hal-01538013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale morphological characterization of process induced heterogeneities in blended positive electrodes for lithium―ion batteries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J Adrien</w:t>
+                <w:t xml:space="preserve">Multiscale morphological characterization of process induced heterogeneities in blended positive electrodes for lithium–ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etiemble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 52 (7), pp.3576--3596</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 52 (7), pp.3576-3596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-016-0374-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538013v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale morphological characterization of process induced heterogeneities in blended positive electrodes for lithium–ion batteries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+                <w:t xml:space="preserve">Crystallographic Orientation Maps Obtained from Ion and Backscattered Electron Channeling Contrast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dubail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (S1), pp.552--553</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-016-0374-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03538463v1</w:t>
+                <w:t xml:space="preserve">hal-01829262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Twinning and Generation of High-Frequency Surface Nanostructures in Ultrafast Laser-Induced Transient Melting and Resolidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xxx Sedao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim V Shugaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8855,51 +8855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the 3D Microstructure of a Si-Based Electrode for Li-Ion Batteries Investigated by FIB/SEM Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Tranchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8907,51 +8907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 163 (8), pp.A1550--A1559</w:t>
@@ -9006,51 +9006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Maetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9135,51 +9135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new testing protocol for zirconia dental implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Sanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9273,51 +9273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ithurria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9661,51 +9661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal orientation mapping via ion channeling: An alternative to EBSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9713,51 +9713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 157, pp.65-72. </w:t>
@@ -9789,1069 +9789,1069 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Ceria Nanoparticles on the Electrodeposited Zinc Coating's Growth: Interest of a TEM-Scale Investigation</w:t>
+                <w:t xml:space="preserve">Influence of firing time and framework thickness on veneered Y-TZP discs curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Exbrayat</w:t>
+                <w:t xml:space="preserve">B.D. Jakubowicz-Kohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Calvie</w:t>
+                <w:t xml:space="preserve">M.J. Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Marcos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.K. Mainjot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Electrochemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0011410eel⟩</w:t>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (2), pp.242-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2013.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285333v1</w:t>
+                <w:t xml:space="preserve">hal-01808070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of firing time and framework thickness on veneered Y-TZP discs curvature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of microstructure and strength during the ultra-fast tempering of Fe-Mn-C martensitic steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.D. Jakubowicz-Kohen</w:t>
+                <w:t xml:space="preserve">Mohamed Gouné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Sadoun</w:t>
+                <w:t xml:space="preserve">D. Fabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Selouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (2), pp.242-248. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (22), pp.7782-7796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dental.2013.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-014-8489-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808070v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of microstructure and strength during the ultra-fast tempering of Fe-Mn-C martensitic steels</w:t>
+                <w:t xml:space="preserve">Microstructure evolution in nano-reinforced ferritic steel processed by mechanical alloying and spark plasma sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
+                <w:t xml:space="preserve">Xavier Boulnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Gouné</w:t>
+                <w:t xml:space="preserve">Damien Fabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fabregue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-014-8489-4⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (3), pp.1485-1497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-013-2107-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071522v1</w:t>
+                <w:t xml:space="preserve">hal-01540098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolution in nano-reinforced ferritic steel processed by mechanical alloying and spark plasma sintering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Fabregue</w:t>
+                <w:t xml:space="preserve">Acquisition of Micro-mechanical Data on Irradiated Fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zacharie-Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Payraudeau-Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-013-2107-y⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (S3), pp.1844-1845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927614010952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540098v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition of Micro-mechanical Data on Irradiated Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Zacharie-Aubrun</w:t>
+                <w:t xml:space="preserve">Effect of amount of doping agent on sintering, microstructure and optical properties of Zr- and La-doped alumina sintered by SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Lallemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Payraudeau-Le Roux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927614010952⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 34 (n° 5), pp.1279-1288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761576v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of amount of doping agent on sintering, microstructure and optical properties of Zr- and La-doped alumina sintered by SPS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bonnefont</w:t>
+                <w:t xml:space="preserve">Model materials for irradiated fuels: Study of local mechanical behavior using nanoindentation and microstructural analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Payraudeau-Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zacharie-Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.11.015⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (Suppl. 3), pp.1832-1833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927614010897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166223v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model materials for irradiated fuels: Study of local mechanical behavior using nanoindentation and microstructural analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Zacharie-Aubrun</w:t>
+                <w:t xml:space="preserve">Effect of different surface treatments on the hydrothermal degradation of a 3Y‐TZP ceramic for dental implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cattani‐lorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ss Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (10), pp.1136--1146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761575v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different surface treatments on the hydrothermal degradation of a 3Y‐TZP ceramic for dental implants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of Ceria Nanoparticles on the Electrodeposited Zinc Coating's Growth: Interest of a TEM-Scale Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Cattani‐lorente</w:t>
+                <w:t xml:space="preserve">E. Calvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ss Scherrer</w:t>
+                <w:t xml:space="preserve">Grégory Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Durual</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">C. Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECS Electrochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (9), pp.D33-D35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0011410eel⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670829v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D‐Characterization of the veneer−zirconia interface using FIB nano‐tomography</w:t>
               </w:r>
@@ -10863,77 +10863,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie K Mainjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël J Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dental Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (2), pp.157--165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10971,90 +10971,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global investigation into in situ nanoindentation experiments on zirconia: from the sample geometry optimization to the stress nanolocalization using convergent beam electron diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Calvié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 249 (2), pp.99-110. </w:t>
@@ -11239,51 +11239,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature degradation and reliability of one‐piece ceramic oral implants with a porous surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Sanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11364,90 +11364,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for the formation of distorted nanodomains involved in the phase transformation of stabilized zirconia by coupling convergent beam electron diffraction and in situ TEM nanoindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Calvié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (1), pp.174-182. </w:t>
@@ -11479,432 +11479,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone Micromechanical Properties Are Compromised During Long-Term Alendronate Therapy Independently of Mineralization</w:t>
+                <w:t xml:space="preserve">Influence of crystallographic orientation on the early stages of oxidation of polycrystalline titanium nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Bala</w:t>
+                <w:t xml:space="preserve">R. Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Millard-Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Depalle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
+                <w:t xml:space="preserve">A. Perrat-Mabilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (4), pp.825-834. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 427, pp.415-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbmr.1501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183695v1</w:t>
+                <w:t xml:space="preserve">in2p3-00730940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of crystallographic orientation on the early stages of oxidation of polycrystalline titanium nitride</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Cardinal</w:t>
+                <w:t xml:space="preserve">Comparative ageing behaviour of commercial, unworn and worn 3Y‐TZP and zirconia‐toughened alumina hip joint heads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Perrat-Mabilon</w:t>
+                <w:t xml:space="preserve">A Descamps‐mandine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Warner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Galais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (8), pp.1529--1540</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00730940v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative ageing behaviour of commercial, unworn and worn 3Y‐TZP and zirconia‐toughened alumina hip joint heads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bone Micromechanical Properties Are Compromised During Long-Term Alendronate Therapy Independently of Mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Depalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y Galais</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (4), pp.825-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.1501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670849v1</w:t>
+                <w:t xml:space="preserve">hal-01183695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of ZnCl2-containing wastes using calcium sulfoaluminate cement: Leaching behaviour of the solidified waste form, mechanisms of zinc retention</w:t>
               </w:r>
@@ -12030,337 +12030,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respective roles of organic and mineral components of bone tissue in micromechanical behavior of human cortical bone</w:t>
+                <w:t xml:space="preserve">Microcracking of high zirconia refractories after t→m phase transition during cooling: An EBSD study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Bala</w:t>
+                <w:t xml:space="preserve">Arnaud Sibil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Depalle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
+                <w:t xml:space="preserve">Cyril Cayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Follet</w:t>
+                <w:t xml:space="preserve">Nathalie Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed R’mili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.05.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (9), pp.1525-1531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677802v1</w:t>
+                <w:t xml:space="preserve">hal-02190859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcracking of high zirconia refractories after t→m phase transition during cooling: An EBSD study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sibil</w:t>
+                <w:t xml:space="preserve">Respective roles of organic and mineral components of bone tissue in micromechanical behavior of human cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Depalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed R’mili</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.02.033⟩</w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48, pp.S186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02190859v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respective roles of organic and mineral components of human cortical bone matrix in micromechanical behavior: An instrumented indentation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12395,51 +12395,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dépalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (7), pp.1473-1482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183693v1</w:t>
@@ -12450,90 +12450,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the Cubic and Tetragonal Parent Grains from Electron Backscatter Diffraction Maps of Monoclinic Zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sibil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Sao Joao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12593,51 +12593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of the macroscopic fatigue properties of metal hollow sphere structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12886,51 +12886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fregonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12981,51 +12981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering mechanisms involved in high-velocity compaction of nascent semicrystalline polymer powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jauffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13137,1546 +13137,1546 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">acquiCHORD: Track the rotating ROI!</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel L'HOTE</w:t>
+                <w:t xml:space="preserve">Nano-structured MgAl2O4 spinel fabricated by High Pressure Spark Plasma Sintering: effect of high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Lachambre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Langlois</w:t>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIEC 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Lausane, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120876v1</w:t>
+                <w:t xml:space="preserve">hal-04906251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eCHORD crystalline orientation maps: Channeling contrast at interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel L'HOTE</w:t>
+                <w:t xml:space="preserve">Martensitic Transformation in Ce-doped Zirconia: In-situ X-ray Diffraction during Mechanical Testing or Annealing on Synchrotron Beamlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECI conference, Nanomechanical Testing in Materials Research and Development IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Giardini Naxos, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120887v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicide precipitation in aged quasi-α Ti alloys</w:t>
+                <w:t xml:space="preserve">Coupling Clustering and Channeling Contrast in the Scanning Electron Microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Fossard</w:t>
+                <w:t xml:space="preserve">Sudeep Kumar Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Armanni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Bianca Frincu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Sebastien Merot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+                <w:t xml:space="preserve">Christine Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark. pp.23003, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bioconf/202412923003⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark. pp.10033, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412910033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762297v1</w:t>
+                <w:t xml:space="preserve">hal-05120625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-structured MgAl2O4 spinel fabricated by High Pressure Spark Plasma Sintering: effect of high pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
+                <w:t xml:space="preserve">Surface-Initiated Rolling Contact Fatigue on a Dent: Microstructural Evolution and Effects on the Failure Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Goigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Biboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIEC 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Lausane, Switzerland</w:t>
+              <w:t xml:space="preserve">49th Leeds-Lyon Symposium on Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906251v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martensitic Transformation in Ce-doped Zirconia: In-situ X-ray Diffraction during Mechanical Testing or Annealing on Synchrotron Beamlines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
+                <w:t xml:space="preserve">Surface-initiated Rolling Contact Fatigue on a dent: microstructural evolution and effects on the failure mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Goigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Biboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECI conference, Nanomechanical Testing in Materials Research and Development IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Giardini Naxos, Italy</w:t>
+              <w:t xml:space="preserve">Bearing World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120491v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Clustering and Channeling Contrast in the Scanning Electron Microscope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sudeep Kumar Sahoo</w:t>
+                <w:t xml:space="preserve">Correlative characterization of the Transformation Induced Plasticity (TRIP) in ceria-stabilized tetragonal zirconia (CSTZ) micropillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science and Engineering (MSE) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120625v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-Initiated Rolling Contact Fatigue on a Dent: Microstructural Evolution and Effects on the Failure Mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId522" w:history="1">
+                <w:t xml:space="preserve">Surface microstructural evolution during Rolling Contact Fatigue of Rolling Element Bearing steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Goigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sidoroff-Coicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th Leeds-Lyon Symposium on Tribology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">EMC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120522v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-initiated Rolling Contact Fatigue on a dent: microstructural evolution and effects on the failure mechanism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Ville</w:t>
+                <w:t xml:space="preserve">eCHORD crystalline orientation maps: Channeling contrast at interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel L'HOTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bearing World</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark. pp.07031, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412907031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120558v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative characterization of the Transformation Induced Plasticity (TRIP) in ceria-stabilized tetragonal zirconia (CSTZ) micropillars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Texier</w:t>
+                <w:t xml:space="preserve">acquiCHORD: Track the rotating ROI!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel L'HOTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering (MSE) 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark. pp.03004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412903004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120914v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface microstructural evolution during Rolling Contact Fatigue of Rolling Element Bearing steels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicide precipitation in aged quasi-α Ti alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Armanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sebastien Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark. pp.23003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412923003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120608v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRansformation Induced Plasticity (TRIP) in ceria-doped zirconia: A phase transformation characterization at the nanoscale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Transformation-induced plasticity of zirconia-based ceramic composites: effect of the microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem P. Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society (ECerS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Plasticité 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191605v1</w:t>
+                <w:t xml:space="preserve">hal-04191508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation-induced plasticity of zirconia-based ceramic composites: effect of the microstructure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+                <w:t xml:space="preserve">Transformation-induced plasticity of zirconia-based ceramics: A numerical and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rodney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticité 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191508v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward low voltage orientation mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel L'HOTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14685,623 +14685,606 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Colloque de la Société Française des Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation-induced plasticity of zirconia-based ceramics: A numerical and experimental study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physicochemical and microstructural evolutions of titanium-ceramic joints during brazing of biomedical implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rodney</w:t>
+                <w:t xml:space="preserve">Anne-Laure Cénac Lahon Debat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society (ECerS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191495v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical and microstructural evolutions of titanium-ceramic joints during brazing of biomedical implants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling micro-compression testing and Laue micro-diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Cénac Lahon Debat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Bailey Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society (ECerS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">MecaNano General Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191659v1</w:t>
+                <w:t xml:space="preserve">hal-04191476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling micro-compression testing and Laue micro-diffraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
+                <w:t xml:space="preserve">Effect of silicon addition on deformation mechanisms of near alpha titanium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Armanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bailey Rhodes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Helen Reveron</w:t>
+                <w:t xml:space="preserve">Frédéric Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MecaNano General Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">World Titanium Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191476v1</w:t>
+                <w:t xml:space="preserve">hal-04151918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of silicon addition on deformation mechanisms of near alpha titanium alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Mérot</w:t>
+                <w:t xml:space="preserve">Nano-structured MgAl2O4 spinel fabricated by High Pressure Spark Plasma Sintering : effect of high pressure on microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Titanium Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society (ECerS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151918v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-structured MgAl2O4 spinel fabricated by High Pressure Spark Plasma Sintering : effect of high pressure on microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cottrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15310,1164 +15293,1181 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaudisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society (ECerS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">4ème journées scientifiques du groupe Francophone de densification des Matériaux par Frittage assisté sous Champ Electromagnétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Munster, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191678v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-structured MgAl2O4 spinel fabricated by High Pressure Spark Plasma Sintering : effect of high pressure on microstructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
+                <w:t xml:space="preserve">Ceramic stereolithography paste rheology: structural evolution under shear and vibration fluidification effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem P. Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Minale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Carotenuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème journées scientifiques du groupe Francophone de densification des Matériaux par Frittage assisté sous Champ Electromagnétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Munster, France</w:t>
+              <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society (ECerS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906291v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D observation of (nano)-cellulose fibers network by multiscale imaging techniques: from nanometer to millimeter scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Vanessa Padilla Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InterPore2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic stereolithography paste rheology: structural evolution under shear and vibration fluidification effect</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mario Minale</w:t>
+                <w:t xml:space="preserve">TRansformation Induced Plasticity (TRIP) in ceria-doped zirconia: A phase transformation characterization at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Carotenuto</w:t>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society (ECerS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191595v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographies d’orientations cristallines au MEB à 1kV par l’approche eCHORD pour une résolution spatiale accrue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Lafond</w:t>
+                <w:t xml:space="preserve">Transforming Silicon Slag into High-Capacity Anode Material for Lithium-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Herkendaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">241st ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vancouver, Canada. pp.522-522, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2022-014522mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191450v1</w:t>
+                <w:t xml:space="preserve">hal-04191428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming Silicon Slag into High-Capacity Anode Material for Lithium-Ion Batteries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Soucy</w:t>
+                <w:t xml:space="preserve">Cartographies d’orientations cristallines au MEB à 1kV par l’approche eCHORD pour une résolution spatiale accrue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">241st ECS Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/MA2022-014522mtgabs⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04191428v1</w:t>
+                <w:t xml:space="preserve">hal-04191450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eCHORD as a tool to characterize internal misorientation of strained samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nacre-like alumina: past, present, and future (Keynote)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Facchinetti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Juliette Chevy</w:t>
+                <w:t xml:space="preserve">Christophe L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jauffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress and exhibition on Advanced Materials and Processes (EUROMAT 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485221v1</w:t>
+                <w:t xml:space="preserve">hal-03485180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacre-like alumina: past, present, and future (Keynote)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Jauffrès</w:t>
+                <w:t xml:space="preserve">Build platform temperature during laser powder bed fusion of AlSi10Mg; influence on 3D microstructure, strength and ductility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Guillermo Santos Macías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lv Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Pyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and exhibition on Advanced Materials and Processes (EUROMAT 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t>
+              <w:t xml:space="preserve">24th International Conference on Material Forming - ESAFORM2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485180v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Build platform temperature during laser powder bed fusion of AlSi10Mg; influence on 3D microstructure, strength and ductility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grzegorz Pyka</w:t>
+                <w:t xml:space="preserve">eCHORD as a tool to characterize internal misorientation of strained samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Facchinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Material Forming - ESAFORM2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Online, Belgium</w:t>
+              <w:t xml:space="preserve">European Congress and exhibition on Advanced Materials and Processes (EUROMAT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202694v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Impact of Microstructure on the Effective Electrical Properties of Composite Electrodes for Lithium-Ion Batteries; Acquisition Andsimulations on Real Microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16531,64 +16531,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eCHORD pour la caractérisation multiéchelle des alliages d'aluminium au MEB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Faschinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16643,51 +16643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des défauts cristallins de type sphérulite dans un verre métallique massif TiCuZrPd et impacts sur ses propriétés mécaniques et électrochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurabelle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16762,1610 +16762,1610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of grain orientations for the chemical stability of beta-tricalcium phosphate ceramics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Gallo</w:t>
+                <w:t xml:space="preserve">Self-Diffusion of Electrolyte Species in Composite Battery Electrodes Using PFG-SE MAS NMR for Better Understanding of Their Electrochemical Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacris Jeru Tambio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deschamps Michaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicola Döbelin</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">235th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180306v1</w:t>
+                <w:t xml:space="preserve">hal-02093877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue hydrique in vivo des restaurations monolithiques en zircone de seconde génération</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Osteoclastic resorption of pure beta-tricalcium phosphate dense ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Le Gars Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Stähli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Koenig</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maher Eldafrawy</w:t>
+                <w:t xml:space="preserve">Nicola Döbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Francophone de Biomatériaux Dentaire - SFBD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montrouge, France</w:t>
+              <w:t xml:space="preserve">SSB+RM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155078v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Diffusion of Electrolyte Species in Composite Battery Electrodes Using PFG-SE MAS NMR for Better Understanding of Their Electrochemical Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacris Jeru Tambio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">235th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Dallas, United States</w:t>
+              <w:t xml:space="preserve">, Electrochemical Society, May 2019, Dallas (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093877v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Diffusion of Electrolyte Species in Composite Battery Electrodes Using PFG-SE MAS NMR for Better Understanding of Their Electrochemical Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sacris Jeru Tambio</w:t>
+                <w:t xml:space="preserve">In Vivo Low Temperature Degradation of Monolithic Zirconia Restorations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Wulfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Deschamps</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Cadiou</w:t>
+                <w:t xml:space="preserve">Goff Stéphane Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">235th ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Electrochemical Society, May 2019, Dallas (TX), United States</w:t>
+              <w:t xml:space="preserve">25th European Dental Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753497v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteoclastic resorption of pure beta-tricalcium phosphate dense ceramics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Gallo</w:t>
+                <w:t xml:space="preserve">Rotationnal ECCI: a new method for dislocation observation in the SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel L'Hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSB+RM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">16ème colloque SFµ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180582v1</w:t>
+                <w:t xml:space="preserve">hal-02180780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotationnal ECCI: a new method for dislocation observation in the SEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Rotational ECCI : a new approach for dislocation observation in the SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel L'Hôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque SFµ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">EBSD 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180780v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Low Temperature Degradation of Monolithic Zirconia Restorations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Goff Stéphane Le</w:t>
+                <w:t xml:space="preserve">CHORD: When Ion or Electron Channeling meets Crystal Orientation Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dubail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Dental Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">2019 International Conference on Frontiers of Characterization and Metrology for Nanoelectronics (FCMN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180703v1</w:t>
+                <w:t xml:space="preserve">hal-02093827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational ECCI : a new approach for dislocation observation in the SEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">When Ion or Electron Channeling Meets Crystal Orientation Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dubail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBSD 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy &amp; Microanalysis 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Portland, United States. pp.1964-1965, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927619010559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093811v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHORD: When Ion or Electron Channeling meets Crystal Orientation Mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Large scale orientation mapping using the eCHORD approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Frontiers of Characterization and Metrology for Nanoelectronics (FCMN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Monterey, United States</w:t>
+              <w:t xml:space="preserve">EBSD 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093827v1</w:t>
+                <w:t xml:space="preserve">hal-02093803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Ion or Electron Channeling Meets Crystal Orientation Mapping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Lafond</w:t>
+                <w:t xml:space="preserve">Study of transformation bands in ceria-stabilized zirconia-based composites: Does the transformation-induced plasticity induce damage?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alethea Liens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Adolfsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter Sergo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy &amp; Microanalysis 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECerS conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302339v1</w:t>
+                <w:t xml:space="preserve">hal-02180073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale orientation mapping using the eCHORD approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Lafond</w:t>
+                <w:t xml:space="preserve">Importance of grain orientations for the chemical stability of beta-tricalcium phosphate ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Le Gars Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Stähli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Döbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBSD 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECerS conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093803v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of transformation bands in ceria-stabilized zirconia-based composites: Does the transformation-induced plasticity induce damage?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erik Adolfsson</w:t>
+                <w:t xml:space="preserve">Fatigue hydrique in vivo des restaurations monolithiques en zircone de seconde génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Wulfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valter Sergo</w:t>
+                <w:t xml:space="preserve">Maher Eldafrawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Société Francophone de Biomatériaux Dentaire - SFBD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180073v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de cartographies d’orientation au MEB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel L'Hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national MECAMAT « Matériaux Numériques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18390,103 +18390,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’impact de la microstructure sur les propriétés électriques des batteries lithium-ion ; simulations de microstructures réelles et génération d’architectures numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
@@ -18509,463 +18509,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle approche pour l’observation des dislocations au MEB</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Crystallographic Orientation Maps Obtained from Ion and Backscattered Electron Channeling Contrast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dubail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Réunion Thématique GN-MEBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066324v1</w:t>
+                <w:t xml:space="preserve">hal-02066231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic Orientation Maps Obtained from Ion and Backscattered Electron Channeling Contrast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Crystalline orientation maps obtained from channeling contrast: focus on acquisition and image treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dubail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Thématique GN-MEBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">19th International Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066231v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline orientation maps obtained from channeling contrast: focus on acquisition and image treatments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle approche pour l’observation des dislocations au MEB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel L'Hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Microscopy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066150v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there an impact of crystallography on the resorption of calcium phosphate materials?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Tadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
@@ -18994,90 +18994,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHORD, an alternative method for orientation mapping: new features for phase discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19102,103 +19102,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Dislocation Imaging in Scanning Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel L'Hôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t>
@@ -19227,103 +19227,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode STEM en SEM: de l'imagerie chimique à l'imagerie des dislocations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel L'Hôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Thématique GN-MEBA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
@@ -19365,51 +19365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World's first commercial CMOS Electron Backscatter Diffraction Detector: applications for a few ceramic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Boulnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19447,51 +19447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la nano-tomographie FIB/SEM à l’étude des propriétés électriques des batteries Lithium-ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19555,103 +19555,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'impact de la microstructure sur les propriétés électriques des batteries lithium-ion : simulations de microstructures réelles et génération d'architectures numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national MECAMAT « Matériaux Numériques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
@@ -19706,64 +19706,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19805,64 +19805,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eCHORD : une alternative à l’EBSD?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19930,103 +19930,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallographic Orientation maps from Ion and Backscaterred electron channeling contrast (iCHORD and eCHORD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dubail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscience Microscopy Congress 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20051,103 +20051,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ deformation of nanocrystalline Al2O3 thin films at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erkka Frankberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turkka Salminen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Kalikka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
@@ -20176,103 +20176,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular resolution of orientation maps obtained by the iCHORD method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dubail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBSD 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Oxford, United Kingdom</w:t>
@@ -20301,103 +20301,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission Mode in SEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel L'Hôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque de la Société Française des Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t>
@@ -20426,51 +20426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallographic orientation dependence on the formation of periodic nanostructures and defects induced by ultrashort laser irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abou Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20478,51 +20478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xxx Sedao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference On Laser Ablation COLA2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
@@ -20551,103 +20551,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron image series for crystal orientation mapping in a SEM: eCHORD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dubail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBSD 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20672,90 +20672,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’impact de la microstructure sur les propriétés électriques des batteries lithium-ion ; simulations de microstructures réelles et génération d’architectures numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20974,150 +20974,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bérerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on TEM With In Situ Irradiation (WOTWISI-4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Orsay, France</w:t>
+              <w:t xml:space="preserve">Emirum meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-02096071v1</w:t>
+                <w:t xml:space="preserve">in2p3-02096077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Orientation Mapping using ion image series: iCHORD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dubail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBSD 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21136,1253 +21136,1253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM in situ observations of irradiation damage in boron carbide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation par MET de la région proche de la surface de l’absorbeur dans les cellules solaires à base de Cu(In,Ga)Se2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emirum meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Orsay, France</w:t>
+              <w:t xml:space="preserve">2ème journée des utilisateurs du réseau national METSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-02096077v1</w:t>
+                <w:t xml:space="preserve">hal-02138296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par MET de la région proche de la surface de l’absorbeur dans les cellules solaires à base de Cu(In,Ga)Se2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barreau</w:t>
+                <w:t xml:space="preserve">Multi scale tomography of materials for Li‐ion battery electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Epicier</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Etiemble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vanpeene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée des utilisateurs du réseau national METSA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.5119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138296v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi scale tomography of materials for Li‐ion battery electrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Maire</w:t>
+                <w:t xml:space="preserve">In situ deformation of nanocrystalline Al2O3 thin films at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erkka Frankberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turkka Salminen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyon, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.4913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.5119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02065956v1</w:t>
+                <w:t xml:space="preserve">hal-02065977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ deformation of nanocrystalline Al2O3 thin films at room temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Turkka Salminen</w:t>
+                <w:t xml:space="preserve">Contribution of the dielectric spectroscopy to the multiscale study of the electrode materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lestriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microscopy Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Pise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.4913⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02065977v1</w:t>
+                <w:t xml:space="preserve">hal-01412791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the dielectric spectroscopy to the multiscale study of the electrode materials</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Études de biomatériaux et de tissus biologiques appuyées par l'utilisation d'un FIB/SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Tadier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Pise, Italy</w:t>
+              <w:t xml:space="preserve">Rencontre LMI - MATEIS thème "Biomatériaux et interactions biologiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412791v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études de biomatériaux et de tissus biologiques appuyées par l'utilisation d'un FIB/SEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ion CHanneling ORientation Determination (iCHORD) : cartographies d'orientation sans EBSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Solene Tadier</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dubail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre LMI - MATEIS thème "Biomatériaux et interactions biologiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">AFC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453911v1</w:t>
+                <w:t xml:space="preserve">hal-02066204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ion CHanneling ORientation Determination (iCHORD) : cartographies d'orientation sans EBSD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Crystal Orientation Mapping using ion image series: iCHORD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dubail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">HeFIB 2016 - 1st International Conference on Helium Ion Microscopy and Emerging Focused Ion Beam Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Luxembourg city, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066204v1</w:t>
+                <w:t xml:space="preserve">hal-02066201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Orientation Mapping using ion image series: iCHORD</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TEM in situ observations of irradiation damage in boron carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moncoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bérerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Esnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeFIB 2016 - 1st International Conference on Helium Ion Microscopy and Emerging Focused Ion Beam Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Luxembourg city, Luxembourg</w:t>
+              <w:t xml:space="preserve">4th Workshop on TEM With In Situ Irradiation (WOTWISI-4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066201v1</w:t>
+                <w:t xml:space="preserve">in2p3-02096071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation multi-échelle 2D et 3D d’électrodes pour batteries Li-ion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Besnard</w:t>
+                <w:t xml:space="preserve">Crystal orientation mapping via ion channeling: an alternative to EBSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas P. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFECI 2015 : Réunion annuelle du Groupe Français d'Etude des Composés d'Insertion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Autran, France</w:t>
+              <w:t xml:space="preserve">Microscience Microscopy Congress 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430240v1</w:t>
+                <w:t xml:space="preserve">hal-02066168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of crystallographic orientation on defect generation and periodic nanostructure formation during femtosecond laser irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+                <w:t xml:space="preserve">Cartographies d’orientations cristallines obtenues par série d’image ionique: technique iCHORD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand van de Moortèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-MRS Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">14ème colloque SFµ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01257597v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal orientation mapping via ion channeling: an alternative to EBSD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Crystal Orientation Mapping using ion image series: iCHORD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22390,344 +22390,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscience Microscopy Congress 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">EUROMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066168v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographies d’orientations cristallines obtenues par série d’image ionique: technique iCHORD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hui Yuan</w:t>
+                <w:t xml:space="preserve">Caractérisation multi-échelle 2D et 3D d’électrodes pour batteries Li-ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Etiemble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque SFµ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">GFECI 2015 : Réunion annuelle du Groupe Français d'Etude des Composés d'Insertion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Autran, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066175v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Orientation Mapping using ion image series: iCHORD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
+                <w:t xml:space="preserve">Effect of crystallographic orientation on defect generation and periodic nanostructure formation during femtosecond laser irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xxx Sedao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">e-MRS Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066188v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01257597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale t-EBSD phase mapping in lithium-ion battery electrodes</w:t>
               </w:r>
@@ -22739,51 +22739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22957,480 +22957,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of the oxidation behaviour of cathodic arc evaporated AlCrN and AlCrYN coatings: a microstructural and physic-chemical investigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+                <w:t xml:space="preserve">Corrélation entre microstructure et propriétés optiques de céramiques transparentes par nanotomographie – FIB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Lallemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Vacuum Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Réunion Thématique GN-MEBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Ulis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066602v1</w:t>
+                <w:t xml:space="preserve">hal-02066400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélation entre microstructure et propriétés optiques de céramiques transparentes par nanotomographie – FIB</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determination of the mechanical properties of ceramics nanoparticles via in situ nano-indentation in a transmission electron microscope and finite elements simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inas Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Calvié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Thématique GN-MEBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Ulis, France</w:t>
+              <w:t xml:space="preserve">Small scale plasticity International School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066400v1</w:t>
+                <w:t xml:space="preserve">hal-02066434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the mechanical properties of ceramics nanoparticles via in situ nano-indentation in a transmission electron microscope and finite elements simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">A comparative study of the oxidation behaviour of cathodic arc evaporated AlCrN and AlCrYN coatings: a microstructural and physic-chemical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Apreutesei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Malchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small scale plasticity International School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Cargese, France</w:t>
+              <w:t xml:space="preserve">19th International Vacuum Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066434v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone tissue micromechanical properties are altered independently of mineralization in osteoporotic women long-term treated alendronate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Depalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Osteoporosis International - IOF-ECCEO European Congress on Osteoporosis and Osteoarthritis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bordeaux, France. pp.S110--S111</w:t>
@@ -23578,385 +23578,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the understanding of an industrial process to produce photovoltaic cells : benefits of a multi-techniques approach in a FIB (nano-machining, SEM imaging, 3D tomographic slicing, EDX and EBSD mapping, and TEM slabs preparation)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
+                <w:t xml:space="preserve">Micromechanical behaviour of human cortical bone: elasticity is Related to mineral while plasticity is related to organic matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Depalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Epicier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Ménard</w:t>
+                <w:t xml:space="preserve">Helene Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque de la Société Française des Microscopies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Osteoporosis International - 1st IOF-ESCEO Pre-Clinical Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Valencia, Spain. pp.45--45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066425v1</w:t>
+                <w:t xml:space="preserve">hal-01677803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical behaviour of human cortical bone: elasticity is Related to mineral while plasticity is related to organic matrix</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principes de base de la préparation d’échantillons en science des matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Follet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilbert Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Esnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International - 1st IOF-ESCEO Pre-Clinical Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Valencia, Spain. pp.45--45</w:t>
+              <w:t xml:space="preserve">10ème Journée Scientifique du réseau Récamia " Préparation d'échantillons mixtes "matériaux/biologie" pour leur caractérisation par microscopie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Saint Martin d’Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677803v1</w:t>
+                <w:t xml:space="preserve">hal-02066390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes de base de la préparation d’échantillons en science des matériaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the understanding of an industrial process to produce photovoltaic cells : benefits of a multi-techniques approach in a FIB (nano-machining, SEM imaging, 3D tomographic slicing, EDX and EBSD mapping, and TEM slabs preparation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas P. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Esnouf</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Journée Scientifique du réseau Récamia " Préparation d'échantillons mixtes "matériaux/biologie" pour leur caractérisation par microscopie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Saint Martin d’Hères, France</w:t>
+              <w:t xml:space="preserve">12ème colloque de la Société Française des Microscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066390v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Carbon/Silicon Ribbon for Photovoltaic Application: Study of Materials and Interfaces</w:t>
               </w:r>
@@ -23994,51 +23994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Schowalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual World Conference on Carbon 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Biarritz, France</w:t>
@@ -24099,103 +24099,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallographic orientation maps obtained from ion and back scattered electron channeling contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dubail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24220,90 +24220,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the impact of microstructure on electrical properties in lithium-ion batteries; simulations on actual microstructures and generation of numerical architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24339,658 +24339,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D investigation of a PS/ABS polymer using different microscopy techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">in-situ TEM observations of irradiation damage in boron carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moncoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Jaurand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florent Dalmas</w:t>
+                <w:t xml:space="preserve">Nicolas Bérerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microscopy Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourth Workshop On TEM With In Situ Irradiation (WOWISI-4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Orsay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138690v1</w:t>
+                <w:t xml:space="preserve">hal-02188768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterointerfaces TEM characterization of buffer layers in KF treated CIGS solar cells. Towards a new buffer layer?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion imaging in a Focused Ion Beam microscope: modeling the channeling contrast to construct EBSD-like orientation maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dubail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2016, Lyon, France. Wiley-VCH Verlag GmbH &amp; Co. KGaA, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9783527808465.emc2016.6618⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527808465.emc2016.6804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138680v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in-situ TEM observations of irradiation damage in boron carbide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Esnouf</w:t>
+                <w:t xml:space="preserve">Ni-based superalloy: crystalline orientation mapping and gamma - gamma’ phases discrimination with the iCHORD method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agathe Charpagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dubail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Workshop On TEM With In Situ Irradiation (WOWISI-4)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527808465.emc2016.6924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188768v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion imaging in a Focused Ion Beam microscope: modeling the channeling contrast to construct EBSD-like orientation maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Langlois</w:t>
+                <w:t xml:space="preserve">3D investigation of a PS/ABS polymer using different microscopy techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Errazuriz-Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2016, Lyon, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9783527808465.emc2016.6804⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France. Wiley-VCH Verlag GmbH &amp; Co. KGaA, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.7044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138328v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni-based superalloy: crystalline orientation mapping and gamma - gamma’ phases discrimination with the iCHORD method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Langlois</w:t>
+                <w:t xml:space="preserve">Heterointerfaces TEM characterization of buffer layers in KF treated CIGS solar cells. Towards a new buffer layer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agathe Charpagne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Lionel Assmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2016, Lyon, France. </w:t>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France. Wiley-VCH Verlag GmbH &amp; Co. KGaA, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9783527808465.emc2016.6924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9783527808465.emc2016.6618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138404v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of organo-mineral cement materials</w:t>
               </w:r>
@@ -25028,51 +25028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25097,51 +25097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallographic study of a Si-graphite interface by means of electron microscopy and EBSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25387,77 +25387,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procede et systeme pour la generation d'un profil d'intensites theorique d'un materiau monocristallin d'orientation cristalline connue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dubail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3044418A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25565,51 +25565,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE8EAD02"/>
+    <w:nsid w:val="EB48DD52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25796,51 +25796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-douillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7113-889X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-9808-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05291691v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Kal&#225;cska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huynh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121553" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104804v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117579" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Magalhaes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reveron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Cornelius" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116794" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05166014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'HOTE" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haeffele" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf054" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866962v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;brard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Palin-Luc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108729" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120351v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kohal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Sanon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra&#382; Kocjan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chevalier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.01.020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heitz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vanpeene" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Herkendaal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries11040151" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119227v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirti Tiwari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Douest" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Milena Giraldo-Osorno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.180150" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathevon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massardier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocabois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146762" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koenig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amiard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2023.11.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Liritzis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Veron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Roque-Rosell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02030h" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526222v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.174233" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goigoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cazottes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biboulet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120201" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontoreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coffigniez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118723" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04918906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Facchinetti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurice" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frincu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101969" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurabelle Gautier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Liens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101353" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gallet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubail" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.112358" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.07.040" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lv Zhao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guillermo Santos Mac&#237;as" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhuan Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.140845" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101207" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frache" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Houara Komba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Philippon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galipaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. de Barros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2021.106921" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122220v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Victor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gutierrez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152737" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202797v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bekaert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanheusden" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Goff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2021.03.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890254v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Radi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffr&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.09.034" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03034289v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fellah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2020.107664" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120037v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Hadjab" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Crozier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boivin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110247" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552528v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Monzavi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Noumbissi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.03.050" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504312v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vach&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duret-Thual" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100593" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154980v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Pyka" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.10.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441685v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Graef" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.112854" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302330v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.103423" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469054v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardenas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vogl" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.01.027" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887222v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadiou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lestriez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab975a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919884v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ourry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mekkaoui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab9b46" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493649v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffres" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100807" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011766v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Badot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abbf68" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371750v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkka Frankberg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Kalikka" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a Ferr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkka Salminen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav1254" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090138v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.007" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180016v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103086" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976935v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L'H&#244;te" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deschanel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.10.050" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174546v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taguhi Yeghoyan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Alassaad" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-019-00209-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371733v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16903" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371754v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#8217;h&#244;te" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dreyfus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.109954" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063696v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Gars Santoni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.02.045" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371741v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanni Lughi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.10.046" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976932v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dalbert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mary" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.10.023" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976926v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Victor" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pipon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncoffre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bererd" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.11.011" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093785v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duret-Thual" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupoiron" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-018-9880-3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137415v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etiemble" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valentin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1221908jes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063222v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Baulin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelletier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107660" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483899v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou Saleh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Rudenko" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b01438" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916296v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cougot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalmas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pradelle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauthier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2018.08.304" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757849v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Issa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.03.023" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743312v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Begand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.12.021" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916309v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Portu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevalier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gremillard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnefont" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.12876" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814039v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.12.019" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01822412v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Vernier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Silvent" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.06.015" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829262v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597112v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salles" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jaurand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra03808a" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623103v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacris Jeru Tambio" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschamps" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Etiemble" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.07.010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665952v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hernandez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mazouzi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Karkar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201701787" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985276v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Federicci" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio R.D. Finocchi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Popa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brohan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617013646" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538013v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Etiemble" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Besnard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adrien" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538463v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0374-x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567081v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim V Shugaev" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengping V Wu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude V Esnouf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b02970" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538017v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tranchot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Idrissi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804474v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Maetz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kleber" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2016.01.007" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVQF5ZQT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677786v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cattani&#8208;lorente" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne S Scherrer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476148v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Castaing" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCC.5B05296" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01182783v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gavarini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millard-Pinard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gherrab" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baillet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.04.064" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-431K35FZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804728v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Uchimoto" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Takagi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takahashi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naganuma" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sugawara" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-140050" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226846v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yuan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Blanchard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.05.023" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285333v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Exbrayat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calvie" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savall" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0011410eel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808070v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Jakubowicz-Kohen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Sadoun" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Mainjot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2013.11.009" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071522v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massardier-Jourdan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Selouane" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8489-4" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540098v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabregue" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mathon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-013-2107-y" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761576v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Payraudeau-Le Roux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614010952" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166223v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lallemant" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnefont" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.11.015" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761575v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614010897" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670829v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cattani&#8208;lorente" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ss Scherrer" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durual" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sanon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677796v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie K Mainjot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l J Sadoun" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137602v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Calvi&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03689.x" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814462v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Robert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunetti" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Nowakowski" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn4043964" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670842v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf J Kohal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo G Coelho" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760135v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.047" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183695v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bala" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Depalle" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.1501" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00730940v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bes" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrat-Mabilon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.03.031" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1GK1ZXR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670849v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Descamps&#8208;mandine" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Warner" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Galais" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813682v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Champenois" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.07.102" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WZNQ4N1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677802v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bala" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Depalle" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Follet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.05.017" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190859v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sibil" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cayron" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R&#8217;mili" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.02.033" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBTC8NR1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183693v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clement" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste D&#233;palle" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854187v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2010.03894.x" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441682v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Caty" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertino" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dejaeger" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2008.10.020" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815408v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Russias" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frizon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau-Dit-Coumes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02450.x" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50F9WLMG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434008v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olagnon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433938v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lame" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dore" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.02.012" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120876v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412903004" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120887v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412907031" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762297v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Armanni" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Merot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Appolaire" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412923003" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906251v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120491v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Demetrio de Magalhaes" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Cornelius" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120625v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Kumar Sahoo" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Frincu" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nardin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412910033" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120522v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Goigoux" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Biboulet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ville" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120558v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120914v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120608v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sidoroff-Coicaud" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191605v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191508v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem P. Baeza" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaput" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191567v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191495v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Huynh" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191659v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure C&#233;nac Lahon Debat" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191476v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Rhodes" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151918v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien M&#233;rot" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Liard" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191678v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906291v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191522v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vanessa Padilla Bello" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rota" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Curmi" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191595v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Minale" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carotenuto" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191450v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191428v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soucy" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-014522mtgabs" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485221v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Facchinetti" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chevy" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485180v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L. Martin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202694v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194132v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besnard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01492727mtgabs" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155153v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Faschinetti" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155024v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180306v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe St&#228;hli" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola D&#246;belin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155078v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Koenig" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Wulfman" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bekaert" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Eldafrawy" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093877v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschamps Micha&#235;l" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753497v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Deschamps" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180582v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180780v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'H&#244;te" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180703v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goff St&#233;phane Le" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093811v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093827v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302339v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619010559" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093803v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180073v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Adolfsson" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Sergo" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066353v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066337v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066324v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Casiez" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066231v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066150v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066330v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Tadier" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066146v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066141v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066240v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066381v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066250v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965255v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01802791v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran-Van" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066127v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delobbe" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Silvent" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066096v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066345v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066213v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066116v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577430v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pigeon" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066086v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066228v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02097453v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galy" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sarrasin" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02096071v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;rerd" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066194v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02096077v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138296v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065956v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.5119" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065977v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.4913" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412791v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453911v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066204v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066201v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430240v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Etiemble" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Badot" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01257597v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066168v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066175v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van de Moort&#232;le" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066188v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066704v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233713v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Apreutesei" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Damond" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066602v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066400v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066434v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Issa" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677797v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670856v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Crozier" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cl&#233;ment" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hadjab" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066425v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677803v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Follet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066390v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thollet" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190864v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monville" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnamy" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schowalter" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138699v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430265v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138690v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaurand" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Errazuriz-Cerda" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.7044" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138680v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Harel" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Assmann" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.emc2016.6618" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188768v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;rerd" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138328v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.emc2016.6804" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138404v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Charpagne" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.emc2016.6924" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066584v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Miret" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138707v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065907v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-douillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7113-889X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-9808-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05291691v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Kal&#225;cska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huynh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121553" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104804v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117579" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Magalhaes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reveron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Cornelius" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116794" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05166014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'HOTE" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haeffele" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf054" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866962v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;brard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Palin-Luc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108729" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120351v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kohal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Sanon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra&#382; Kocjan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chevalier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.01.020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heitz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vanpeene" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Herkendaal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries11040151" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119227v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirti Tiwari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Douest" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Milena Giraldo-Osorno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.180150" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koenig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amiard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2023.11.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672935v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Liritzis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Veron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Roque-Rosell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02030h" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goigoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cazottes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biboulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120201" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526222v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.174233" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathevon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massardier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocabois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146762" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontoreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coffigniez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118723" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04918906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Facchinetti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurice" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frincu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101969" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765342v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.07.040" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797492v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gallet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubail" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.112358" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurabelle Gautier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Liens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101353" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367926v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101207" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155000v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frache" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Houara Komba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Philippon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galipaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. de Barros" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2021.106921" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202797v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bekaert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanheusden" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Goff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2021.03.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122220v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Victor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gutierrez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152737" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890254v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Radi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffr&#232;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.09.034" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03034289v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fellah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2020.107664" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120037v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Hadjab" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Crozier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boivin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110247" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155004v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lv Zhao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guillermo Santos Mac&#237;as" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhuan Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.140845" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154980v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Pyka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.10.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441685v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Graef" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.112854" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302330v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Monzavi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.103423" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469054v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardenas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vogl" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.01.027" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887222v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadiou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lestriez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab975a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919884v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ourry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mekkaoui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab9b46" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493649v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100807" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011766v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Badot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abbf68" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552528v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Noumbissi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.03.050" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504312v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vach&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duret-Thual" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100593" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090138v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180016v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103086" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976935v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L'H&#244;te" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deschanel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.10.050" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174546v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taguhi Yeghoyan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Alassaad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-019-00209-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371733v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16903" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371754v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#8217;h&#244;te" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dreyfus" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.109954" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063696v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Gars Santoni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.02.045" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371741v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanni Lughi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.10.046" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976926v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Victor" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pipon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncoffre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bererd" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.11.011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976932v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dalbert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mary" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.10.023" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093785v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duret-Thual" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupoiron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-018-9880-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137415v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etiemble" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valentin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1221908jes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063222v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Baulin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelletier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107660" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371750v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkka Frankberg" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Kalikka" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a Ferr&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkka Salminen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav1254" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916296v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cougot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalmas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pradelle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauthier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2018.08.304" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757849v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Issa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.03.023" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743312v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Begand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.12.021" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916309v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Portu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevalier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gremillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnefont" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.12876" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814039v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.12.019" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01822412v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Vernier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Silvent" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.06.015" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483899v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou Saleh" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Rudenko" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b01438" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597112v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salles" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jaurand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra03808a" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623103v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacris Jeru Tambio" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschamps" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Etiemble" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.07.010" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665952v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hernandez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mazouzi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Karkar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201701787" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985276v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Federicci" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio R.D. Finocchi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Popa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brohan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617013646" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538013v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Etiemble" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Besnard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adrien" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538463v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0374-x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829262v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567081v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim V Shugaev" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengping V Wu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude V Esnouf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b02970" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538017v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tranchot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Idrissi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804474v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Maetz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kleber" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2016.01.007" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVQF5ZQT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677786v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cattani&#8208;lorente" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne S Scherrer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476148v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Castaing" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCC.5B05296" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01182783v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gavarini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millard-Pinard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gherrab" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baillet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.04.064" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-431K35FZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804728v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Uchimoto" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Takagi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takahashi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naganuma" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sugawara" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-140050" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226846v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yuan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Blanchard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.05.023" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808070v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Jakubowicz-Kohen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Sadoun" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Mainjot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2013.11.009" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071522v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massardier-Jourdan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Selouane" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8489-4" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540098v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabregue" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mathon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-013-2107-y" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761576v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Payraudeau-Le Roux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614010952" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166223v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lallemant" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnefont" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.11.015" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761575v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614010897" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670829v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cattani&#8208;lorente" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ss Scherrer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durual" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sanon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285333v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Exbrayat" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calvie" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savall" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0011410eel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677796v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie K Mainjot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l J Sadoun" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137602v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Calvi&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03689.x" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814462v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Robert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunetti" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Nowakowski" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn4043964" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670842v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf J Kohal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo G Coelho" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760135v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.047" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00730940v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bes" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrat-Mabilon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.03.031" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1GK1ZXR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670849v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Descamps&#8208;mandine" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Warner" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Galais" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183695v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bala" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Depalle" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.1501" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813682v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Champenois" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.07.102" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WZNQ4N1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190859v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sibil" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cayron" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R&#8217;mili" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.02.033" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBTC8NR1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677802v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bala" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Depalle" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Follet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.05.017" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183693v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clement" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste D&#233;palle" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854187v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2010.03894.x" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441682v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Caty" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertino" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dejaeger" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2008.10.020" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815408v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Russias" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frizon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau-Dit-Coumes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02450.x" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50F9WLMG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434008v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olagnon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433938v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lame" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dore" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.02.012" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906251v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120491v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Demetrio de Magalhaes" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Cornelius" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120625v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Kumar Sahoo" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Frincu" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nardin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412910033" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120522v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Goigoux" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Biboulet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ville" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120558v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120914v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120608v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sidoroff-Coicaud" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120887v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412907031" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120876v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412903004" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762297v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Armanni" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Merot" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Appolaire" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412923003" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191508v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem P. Baeza" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaput" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191495v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Huynh" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191567v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191659v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure C&#233;nac Lahon Debat" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191476v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Rhodes" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151918v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien M&#233;rot" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Liard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191678v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906291v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191595v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Minale" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carotenuto" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191522v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vanessa Padilla Bello" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rota" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Curmi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191605v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191428v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soucy" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-014522mtgabs" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191450v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485180v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L. Martin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202694v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485221v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Facchinetti" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chevy" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194132v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besnard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01492727mtgabs" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155153v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Faschinetti" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155024v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093877v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschamps Micha&#235;l" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180582v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe St&#228;hli" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola D&#246;belin" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753497v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Deschamps" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180703v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Koenig" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Wulfman" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bekaert" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goff St&#233;phane Le" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180780v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'H&#244;te" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093811v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093827v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302339v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619010559" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093803v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180073v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Adolfsson" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Sergo" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180306v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155078v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Eldafrawy" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066353v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066337v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066231v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066150v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066324v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Casiez" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066330v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Tadier" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066146v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066141v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066240v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066381v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066250v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965255v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01802791v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran-Van" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066127v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delobbe" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Silvent" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066096v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066345v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066213v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066116v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577430v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pigeon" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066086v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066228v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02097453v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galy" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sarrasin" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02096077v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;rerd" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066194v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138296v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065956v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.5119" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065977v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.4913" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412791v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453911v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066204v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066201v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02096071v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066168v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066175v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van de Moort&#232;le" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066188v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430240v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Etiemble" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Badot" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01257597v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066704v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233713v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Apreutesei" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Damond" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066400v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066434v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Issa" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066602v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677797v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670856v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Crozier" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cl&#233;ment" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hadjab" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677803v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Follet" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066390v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thollet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066425v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190864v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monville" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnamy" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schowalter" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138699v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430265v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188768v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;rerd" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138328v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.emc2016.6804" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138404v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Charpagne" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.emc2016.6924" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138690v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaurand" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Errazuriz-Cerda" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.7044" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138680v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Harel" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Assmann" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.emc2016.6618" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066584v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Miret" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138707v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065907v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>