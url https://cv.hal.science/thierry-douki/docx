--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -234,19831 +234,19844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazard associated with the synthesis of epoxy-vitrimer: In vitro risk assessment and scoring strategy</w:t>
+                <w:t xml:space="preserve">Complex Reactivity of Bisphenol A Diglycidyl Ether (BADGE) with DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bétemps</w:t>
+                <w:t xml:space="preserve">Jean Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Boudard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2026.106214⟩</w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.6c00101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519693v1</w:t>
+                <w:t xml:space="preserve">hal-05614214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the Toxicity of Three Red Tattoo Pigments by Artificial Aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hazard associated with the synthesis of epoxy-vitrimer: In vitro risk assessment and scoring strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bétemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Aubry</w:t>
+                <w:t xml:space="preserve">Jade Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Blanchemanche</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.5c00451⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 113, pp.106214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2026.106214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522874v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in ultraviolet a radiation-induced thymidine dimers and erythema after oral nicotinamide or polypodium leucotomos extract in healthy volunteers: a randomized intraindividual trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of the Toxicity of Three Red Tattoo Pigments by Artificial Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Breuillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aheen Faisal</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Thierry Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43630-026-00884-2⟩</w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 39 (3), pp.347-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.5c00451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568411v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative HPLC-mass spectrometry analysis shows the drastic impact of the composition of aqueous and biochemical media on the release of soluble hydrolysis products from submicron polycaprolactone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in ultraviolet a radiation-induced thymidine dimers and erythema after oral nicotinamide or polypodium leucotomos extract in healthy volunteers: a randomized intraindividual trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aheen Faisal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C M Lerche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P A Philipsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Boulée</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Pihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129150⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43630-026-00884-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298626v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated aging modulates the toxicological properties of the diazo tattoo pigment PO13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vitipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Vitipon</w:t>
+                <w:t xml:space="preserve">Aurélie Hirschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Hirschler</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-83713-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in ultraviolet B radiation-induced DNA damage and erythema after oral nicotinamide and polypodium leucotomos in healthy volunteers: an intraindividual controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative HPLC-mass spectrometry analysis shows the drastic impact of the composition of aqueous and biochemical media on the release of soluble hydrolysis products from submicron polycaprolactone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Boulée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Faisal</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Marie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43630-025-00807-7⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 339, pp.129150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374963v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics Analysis of Rabbit Plasma after Ocular Exposure to Vapors of Sulfur Mustard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in ultraviolet B radiation-induced DNA damage and erythema after oral nicotinamide and polypodium leucotomos in healthy volunteers: an intraindividual controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faisal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philipsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lerche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihéne Bouhlel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Benoist</w:t>
+                <w:t xml:space="preserve">F. Laursen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo14070349⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (11), pp.1951-1958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43630-025-00807-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625280v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive HPLC tandem mass spectrometry characterization of soluble degradation products of biodegradable nanoplastics under environmentally relevant temperature and irradiation conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Data processing for predicting DNA damaging properties of complex UV sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Carrière</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3EN00960B⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202400549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666026v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data processing for predicting DNA damaging properties of complex UV sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Metabolomics Analysis of Rabbit Plasma after Ocular Exposure to Vapors of Sulfur Mustard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihéne Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gros-Désormeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.202400549⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (7), pp.349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo14070349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622535v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue light impairs the repair of UVB-induced pyrimidine dimers in a human skin model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bacqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Geniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/php.13921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved photoprotection in the UVA/visible radiation boundary region is essential to prevent DNA damage, oxidative stress and gene expression changes in human skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl P Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert P E Sarkany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Acker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEADV Clinical Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (2), pp.440-450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jvc2.586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective enhancement of (6–4) photoproduct formation in dithymine dinucleotides driven by specific sugar puckering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extensive HPLC tandem mass spectrometry characterization of soluble degradation products of biodegradable nanoplastics under environmentally relevant temperature and irradiation conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Boulée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4ob00279b⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.3956-3965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3EN00960B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622416v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome characterization of XPC-deficient melanocytes generated by CRISPR-Cas9 technology reveals alteration in the expression of several hundred proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective enhancement of (6–4) photoproduct formation in dithymine dinucleotides driven by specific sugar puckering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouda Jakhlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Denhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Coantic-Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Cario</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Michaud</w:t>
+                <w:t xml:space="preserve">Dominique Harakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dermatological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jdermsci.2024.03.006⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (15), pp.3025-3034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4ob00279b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622420v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear and Urinary Measurements Show the Efficacy of Sun-Protection Factor 50+ Sunscreen against DNA Photoproducts upon Real-Life Recreational Exposure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douki</w:t>
+                <w:t xml:space="preserve">Proteome characterization of XPC-deficient melanocytes generated by CRISPR-Cas9 technology reveals alteration in the expression of several hundred proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Cario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Scalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Mahfouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Muzotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Caillat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Duplan</w:t>
+                <w:t xml:space="preserve">Vincent Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JID Innovations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xjidi.2023.100227⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dermatological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 114 (2), pp.79-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdermsci.2024.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287281v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of 2-Methylthio-methylenethio-N-6-(cis-4-hydroxyisopentenyl)adenosine (msms(2)io(6)A(37)) as a Novel Modification at Adenosine 37 of tRNAs from Salmonella typhimurium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear and Urinary Measurements Show the Efficacy of Sun-Protection Factor 50+ Sunscreen against DNA Photoproducts upon Real-Life Recreational Exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Géniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marouane Libiad</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.202300019⟩</w:t>
+              <w:t xml:space="preserve">JID Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xjidi.2023.100227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136510v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Signatures of Microbial Adaptation to the Highest Ultraviolet-Irradiation on Earth: Lessons From a Soil Actinobacterium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of 2-Methylthio-methylenethio-N-6-(cis-4-hydroxyisopentenyl)adenosine (msms(2)io(6)A(37)) as a Novel Modification at Adenosine 37 of tRNAs from Salmonella typhimurium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Libiad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fontecave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Zannier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Atta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.791714⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (6), pp.e202300019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202300019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689520v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic or Antagonist Effects of Different UV Ranges Analyzed by the Combination Index: Application to DNA Photoproducts</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DNA photoproducts released by repair in biological fluids as biomarkers of the genotoxicity of UV radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Belz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bacqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/php.13528⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 414, pp.7705-7720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-022-04302-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356359v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of a new broad‐spectrum UVB + UVA and blue light SPF50 + sunscreen containing Phenylene Bis‐Diphenyltriazine ( TriAsorB ), an innovative sun filter with unique optical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Roullet</w:t>
+                <w:t xml:space="preserve">SN- and NS-puckered sugar conformers are precursors of the (6–4) photoproduct in thymine dinucleotide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouda Jakhlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Denhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Coantic-Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.18196⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (11), pp.2300-2307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ob00044j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703545v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA photoproducts released by repair in biological fluids as biomarkers of the genotoxicity of UV radiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Duplan</w:t>
+                <w:t xml:space="preserve">Formulation of a new broad‐spectrum UVB + UVA and blue light SPF50 + sunscreen containing Phenylene Bis‐Diphenyltriazine ( TriAsorB ), an innovative sun filter with unique optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bacqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacques-Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lapalud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Roullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-022-04302-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (S6), pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.18196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759123v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SN- and NS-puckered sugar conformers are precursors of the (6–4) photoproduct in thymine dinucleotide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Harakat</w:t>
+                <w:t xml:space="preserve">Proteomic Signatures of Microbial Adaptation to the Highest Ultraviolet-Irradiation on Earth: Lessons From a Soil Actinobacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Zannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Portero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Gärtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Farías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2ob00044j⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.791714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850053v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathione conjugates of the mercapturic acid pathway and guanine adduct as biomarkers of exposure to CEES, a sulfur mustard analog</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergistic or Antagonist Effects of Different UV Ranges Analyzed by the Combination Index: Application to DNA Photoproducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-020-03096-4⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (3), pp.649-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.13528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103848v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356359v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for the systemic diffusion of (2-chloroethyl)-ethyl-sulfide, a sulfur mustard analog, and its deleterious effects in brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gilardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Léonço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gros-Désormeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 462, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tox.2021.152950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelengths and temporal effects on the response of mammalian cells to UV radiation: Limitations of action spectra illustrated by genotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.112169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2021.112169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark cyclobutane pyrimidine dimers are formed in the epidermis of Fitzpatrick skin types I/II and VI in vivo after exposure to solar‐simulated radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glutathione conjugates of the mercapturic acid pathway and guanine adduct as biomarkers of exposure to CEES, a sulfur mustard analog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Roser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damilola Fajuyigbe</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leslie Gudimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pigment Cell &amp; melanoma research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pcmr.12956⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413, pp.1337-1351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-020-03096-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142136v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenylene Bis-Diphenyltriazine (TriAsorB), a new sunfilter protecting the skin against both UVB + UVA and blue light radiations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Jacques-Jamin</w:t>
+                <w:t xml:space="preserve">Dark cyclobutane pyrimidine dimers are formed in the epidermis of Fitzpatrick skin types I/II and VI in vivo after exposure to solar‐simulated radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damilola Fajuyigbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Sarkany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Dromigny</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antony Young</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43630-021-00114-x⟩</w:t>
+              <w:t xml:space="preserve">Pigment Cell &amp; melanoma research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (3), pp.575-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pcmr.12956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377989v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity and DNA repair in normal human keratinocytes co-exposed to benzo[a]pyrene and sunlight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenylene Bis-Diphenyltriazine (TriAsorB), a new sunfilter protecting the skin against both UVB + UVA and blue light radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bacqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacques-Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dromigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne von Koschembahr</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Giot</w:t>
+                <w:t xml:space="preserve">Y. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2019.104744⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43630-021-00114-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417289v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study on gene expression profile in rat lung after repeated exposure to diesel and biodiesel exhausts upstream and downstream of a particle filter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidative Stress and Genotoxicity in Melanoma Induction: Impact on Repair Rather Than Formation of DNA Damage?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115264⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.13278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930031v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength‐ and Tissue‐dependent Variations in the Mutagenicity of Cyclobutane Pyrimidine Dimers in Mouse Skin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cadet Jean</w:t>
+                <w:t xml:space="preserve">DNA Damage Kills Bacterial Spores and Cells Exposed to 222-Nanometer UV Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor Willie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilleri Emily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craft D. Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korza George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Granados Maria Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/php.13159⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03039-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565634v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrimidine (6‐4) pyrimidone photoproducts in UVA‐irradiated DNA: photosensitization or photoisomerization?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toxicity and DNA repair in normal human keratinocytes co-exposed to benzo[a]pyrene and sunlight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne von Koschembahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Gudimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.201900280⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.104744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2019.104744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417294v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for the accurate determination of the DNA protection factor of sun protection products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study on gene expression profile in rat lung after repeated exposure to diesel and biodiesel exhausts upstream and downstream of a particle filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lecureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jaguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Josse</w:t>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gravier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Préterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 183 (1), pp.178-179. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 266 (Part 2), pp.115264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjd.18936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065908v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment of Base Excision Repair in Dermal Fibroblasts Isolated From Nevoid Basal Cell Carcinoma Patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pyrimidine (6‐4) pyrimidone photoproducts in UVA‐irradiated DNA: photosensitization or photoisomerization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2020.01551⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.294-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.201900280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065922v1</w:t>
+                <w:t xml:space="preserve">hal-02417294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanine radicals induced in DNA by low-energy photoionization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Wavelength‐ and Tissue‐dependent Variations in the Mutagenicity of Cyclobutane Pyrimidine Dimers in Mouse Skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikehata Hironobu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mori Toshio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamei Yasuhiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadet Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.0c00245⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (1), pp.94-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.13159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03053823v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Stress and Genotoxicity in Melanoma Induction: Impact on Repair Rather Than Formation of DNA Damage?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Guanine radicals induced in DNA by low-energy photoionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Balanikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/php.13278⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.1511-1519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.0c00245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565536v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03053823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Damage Kills Bacterial Spores and Cells Exposed to 222-Nanometer UV Radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impairment of Base Excision Repair in Dermal Fibroblasts Isolated From Nevoid Basal Cell Carcinoma Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Charazac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor Willie</w:t>
+                <w:t xml:space="preserve">Nour Fayyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilleri Emily</w:t>
+                <w:t xml:space="preserve">David Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craft D. Levi</w:t>
+                <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Korza George</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Granados Maria Rocha</w:t>
+                <w:t xml:space="preserve">Michel Seve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.03039-19⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2020.01551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565567v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism and genotoxicity of polycyclic aromatic hydrocarbons in human skin explants: mixture effects and modulation by sunlight</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Béal</w:t>
+                <w:t xml:space="preserve">Method for the accurate determination of the DNA protection factor of sun protection products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Bourgart</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00204-019-02650-z⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183 (1), pp.178-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.18936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439056v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced DNA Lesions in Dormant Bacteria: The Peculiar Route Leading to Spore Photoproducts Characterized by Multiscale Molecular Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolism and genotoxicity of polycyclic aromatic hydrocarbons in human skin explants: mixture effects and modulation by sunlight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne von Koschembahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bourgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Francés‐monerris</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alex Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202002484⟩</w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.495-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-019-02650-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065911v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiO2 genotoxicity: An update of the results published over the last six years</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Carrière</w:t>
+                <w:t xml:space="preserve">Photoinduced DNA Lesions in Dormant Bacteria: The Peculiar Route Leading to Spore Photoproducts Characterized by Multiscale Molecular Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Francés‐monerris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Edith Arnal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douki</w:t>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research/Genetic Toxicology and Environmental Mutagenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 854-855, pp.503198. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (62), pp.14236-14241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2020.503198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202002484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111807v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal Differences in the UVA/UVB Ratio of Natural Sunlight Influence the Efficiency of the Photoisomerization of (6‐4) Photoproducts into their Dewar Valence Isomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TiO2 genotoxicity: An update of the results published over the last six years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuki Nishimura</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Marie-Edith Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/php.13361⟩</w:t>
+              <w:t xml:space="preserve">Mutation Research/Genetic Toxicology and Environmental Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 854-855, pp.503198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2020.503198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065905v1</w:t>
+                <w:t xml:space="preserve">hal-03111807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, biochemical and functional analyses of tRNA-monooxygenase enzyme MiaE from Pseudomonas putida provide insights into tRNA/MiaE interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal Differences in the UVA/UVB Ratio of Natural Sunlight Influence the Efficiency of the Photoisomerization of (6‐4) Photoproducts into their Dewar Valence Isomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuki Nishimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hironobu Ikehata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Carpentier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Torelli</w:t>
+                <w:t xml:space="preserve">Shigeki Sugiura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa667⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.13361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065929v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity to RAW264.7 Macrophages of Silica Nanoparticles and the E551 Food Additive, in Combination with Genotoxic Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural, biochemical and functional analyses of tRNA-monooxygenase enzyme MiaE from Pseudomonas putida provide insights into tRNA/MiaE interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Dussert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Torres</w:t>
+                <w:t xml:space="preserve">Stéphane Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10071418⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (17), pp.9918-9930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02907951v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biomarqueurs de l’intoxication par l’ypérite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxicity to RAW264.7 Macrophages of Silica Nanoparticles and the E551 Food Additive, in Combination with Genotoxic Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Adrien Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Edith Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dalzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Piérard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anaëlle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.1418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10071418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565929v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02907951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of exposure dose, complex mixture, and ultraviolet radiation on skin absorption and bioactivation of polycyclic aromatic hydrocarbons ex vivo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Bourgart</w:t>
+                <w:t xml:space="preserve">Radicals Generated in Tetramolecular Guanine Quadruplexes by Photoionization: Spectral and Dynamical Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Balanikas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Persoons</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Balducci</w:t>
+                <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00204-019-02504-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (23), pp.4950-4957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b02637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180840v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02160879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radicals Generated in Tetramolecular Guanine Quadruplexes by Photoionization: Spectral and Dynamical Features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les biomarqueurs de l’intoxication par l’ypérite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akos Banyasz</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 440, pp.19-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02160879v2</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological impact of acute exposure to E171 food additive and TiO2 nanoparticles on a co-culture of Caco-2 and HT29-MTX intestinal cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of exposure dose, complex mixture, and ultraviolet radiation on skin absorption and bioactivation of polycyclic aromatic hydrocarbons ex vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bourgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dorier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Edith Arnal</w:t>
+                <w:t xml:space="preserve">Franck Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2018.11.004⟩</w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-019-02504-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978322v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6-Formylindolo[3,2-b]carbazole (FICZ) is a Very Minor Photoproduct of Tryptophan at Biologically Relevant Doses of UVB and Simulated Sunlight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne von Koschembahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 95 (1), pp.237-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/php.12950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812515v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar simulated light exposure alters metabolization and genotoxicity induced by benzo[a]pyrene in human skin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonia Youssef</w:t>
+                <w:t xml:space="preserve">Toxicological impact of acute exposure to E171 food additive and TiO2 nanoparticles on a co-culture of Caco-2 and HT29-MTX intestinal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Bourgart</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Edith Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 845, pp.402980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33031-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2018.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903708v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of diesel and biodiesel exhausts on lung oxidative stress and genotoxicity in rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Quantitative analysis of UV photolesions suggests that cyclobutane pyrimidine dimers produced in mouse skin by UVB are more mutagenic than those produced by UVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hironobu Ikehata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshio Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Corbière</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Preterre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Masayuki Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.12.077⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (4), pp.404 - 413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7pp00348j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711070v1</w:t>
+                <w:t xml:space="preserve">hal-01869573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The UV/Visible Radiation Boundary Region (385–405 nm) Damages Skin Cells and Induces “dark” Cyclobutane Pyrimidine Dimers in Human Skin in vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernd Herzog</w:t>
+                <w:t xml:space="preserve">Solar simulated light exposure alters metabolization and genotoxicity induced by benzo[a]pyrene in human skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne von Koschembahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bourgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-30738-6⟩</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33031-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869698v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of suction blisters to measure sunscreen protection against UVR- induced DNA damage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of diesel and biodiesel exhausts on lung oxidative stress and genotoxicity in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Preterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Josse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douki</w:t>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Le Digabel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Lecureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2017.12.021⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 235, pp.514-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.12.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860395v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A realistic human skin model to study benzo[a]pyrene cutaneous absorption in order to determine the most relevant biomarker for carcinogenic exposure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Bourgart</w:t>
+                <w:t xml:space="preserve">Energy Metabolism Rewiring Precedes UVB-Induced Primary Skin Tumor Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Mahfouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Barbeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Béal</w:t>
+                <w:t xml:space="preserve">Martin Serrano-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Redonnet-Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00204-018-2329-2⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (12), pp.3621-3634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2018.05.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903702v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of UV-induced DNA damage contributing to skin cancer development</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sub-optimal Application of a High SPF Sunscreen Prevents Epider­mal DNA Damage in Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Greenaway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Sarkany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-2992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7pp00395a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01869675v1</w:t>
+                <w:t xml:space="preserve">hal-01869569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of UV photolesions suggests that cyclobutane pyrimidine dimers produced in mouse skin by UVB are more mutagenic than those produced by UVC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The UV/Visible Radiation Boundary Region (385–405 nm) Damages Skin Cells and Induces “dark” Cyclobutane Pyrimidine Dimers in Human Skin in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Sarkany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Acker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7pp00348j⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-30738-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869573v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Metabolism Rewiring Precedes UVB-Induced Primary Skin Tumor Formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Redonnet-Vernhet</w:t>
+                <w:t xml:space="preserve">A realistic human skin model to study benzo[a]pyrene cutaneous absorption in order to determine the most relevant biomarker for carcinogenic exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bourgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne von Koschembahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-018-2329-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2018.05.060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02421137v1</w:t>
+                <w:t xml:space="preserve">hal-01903702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-optimal Application of a High SPF Sunscreen Prevents Epider­mal DNA Damage in Vivo</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of suction blisters to measure sunscreen protection against UVR- induced DNA damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Harrison</w:t>
+                <w:t xml:space="preserve">Gwendal Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Lawrence</w:t>
+                <w:t xml:space="preserve">Jimmy Le Digabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Sarkany</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eleonore Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Questel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-2992⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 179, pp.1 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2017.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869569v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Photochemistry of Unprotected DNA and DNA inside Bacillus subtilis Spores Exposed to Simulated Martian Surface Conditions of Atmospheric Composition, Temperature, Pressure, and Solar Radiation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Formation of UV-induced DNA damage contributing to skin cancer development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2017.1721⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.1816-1841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7pp00395a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869570v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nanoparticles on DNA repair processes: current knowledge and working hypotheses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Carrière</w:t>
+                <w:t xml:space="preserve">The Photochemistry of Unprotected DNA and DNA inside Bacillus subtilis Spores Exposed to Simulated Martian Surface Conditions of Atmospheric Composition, Temperature, Pressure, and Solar Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Sauvaigo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Andrew Schuerger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutagenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (1), pp.203 - 213. </w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (4), pp.393 - 402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mutage/gew052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ast.2017.1721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450635v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of Low-Energy UV Radiation by Human Telomere G-Quadruplexes Generates Long-Lived Guanine Radical Cations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
+                <w:t xml:space="preserve">Impact of nanoparticles on DNA repair processes: current knowledge and working hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Balty</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Sylvie Sauvaigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b05931⟩</w:t>
+              <w:t xml:space="preserve">Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (1), pp.203 - 213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mutage/gew052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01668999v1</w:t>
+                <w:t xml:space="preserve">hal-01450635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular hydrogen attenuates radiation-induced nucleobase damage to DNA ă in aerated aqueous solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absorption of Low-Energy UV Radiation by Human Telomere G-Quadruplexes Generates Long-Lived Guanine Radical Cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mhamad Abou-Hamdan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Max de Reggi</w:t>
+                <w:t xml:space="preserve">Marion Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1206234⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (30), pp.10561 - 10568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b05931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477824v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01668999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative DNA damage and repair in the radioresistant archaeon Thermococcus gammatolerans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular hydrogen attenuates radiation-induced nucleobase damage to DNA ă in aerated aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamad Abou-Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Gharib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewa Barbier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurore Gorlas</w:t>
+                <w:t xml:space="preserve">Max de Reggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.6b00128⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (9), pp.536-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1206234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434808v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of C5-Methylation of Cytosine on the UV-Induced Reactivity of Duplex DNA: Conformational and Electronic Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Akos Banyasz</w:t>
+                <w:t xml:space="preserve">Oxidative DNA damage and repair in the radioresistant archaeon Thermococcus gammatolerans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana Esposito</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clément Lepori</w:t>
+                <w:t xml:space="preserve">Aurore Gorlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b03340⟩</w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (11), pp.1796-1809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.6b00128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01334656v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Oxidative Damage of Naked DNA Generated upon Absorption of UV Radiation by Nucleobases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of C5-Methylation of Cytosine on the UV-Induced Reactivity of Duplex DNA: Conformational and Electronic Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gomez-Mendoza</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Lepori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01781⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.4232−4242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b03340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01426181v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01334656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the DNA damage response in BEAS-2B and A549 cells exposed to titanium dioxide nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Oxidative Damage of Naked DNA Generated upon Absorption of UV Radiation by Nucleobases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomez-Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Markovitsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Biola-Clier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-L. Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mutage/gew055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (19), pp.3945-3948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01424852v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01426181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Contributions of UVB and UVA to the Photoconversion of (6-4) Photoproducts into their Dewar Valence Isomers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of the DNA damage response in BEAS-2B and A549 cells exposed to titanium dioxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Biola-Clier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/php.12605⟩</w:t>
+              <w:t xml:space="preserve">Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32, pp.161-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mutage/gew055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01869593v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01424852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV and ionizing radiations induced DNA damage, differences and similarities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Relative Contributions of UVB and UVA to the Photoconversion of (6-4) Photoproducts into their Dewar Valence Isomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 128, pp.92 - 102. </w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (4), pp.587 - 594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2016.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/php.12605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450651v1</w:t>
+                <w:t xml:space="preserve">hal-01869593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of the formation of benzo[a]pyrene adducts to DNA in A549 lung cells exposed to mixtures of polycyclic aromatic hydrocarbons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UV and ionizing radiations induced DNA damage, differences and similarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2016.05.006⟩</w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128, pp.92 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2016.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869592v1</w:t>
+                <w:t xml:space="preserve">hal-01450651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewar valence isomers, the third type of environmentally relevant DNA photoproducts induced by solar radiation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of topical application of sulfur mustard on mice skin and distant organs DNA repair enzyme signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sauvaigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Sarrazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Batal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pitiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5pp00382b⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 241, pp.71 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869681v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of topical application of sulfur mustard on mice skin and distant organs DNA repair enzyme signature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dewar valence isomers, the third type of environmentally relevant DNA photoproducts induced by solar radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2015.11.001⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.24 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5pp00382b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01869584v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hair follicle-derived human epidermal model for the evaluation of sunscreen genoprotection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Guiraud</w:t>
+                <w:t xml:space="preserve">Inhibition of the formation of benzo[a]pyrene adducts to DNA in A549 lung cells exposed to mixtures of polycyclic aromatic hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Genies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotobio1.2015.06.015⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2016.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585690v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPORES experiment of the EXPOSE-R mission: Bacillus subtilis spores in artificial meteorites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N4-Methylation of Cytosine Drastically Favors the Formation of (6-4) Photoproducts in a TCG Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarah A. Meador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabel Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinna Panitz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aude Wack</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1473550414000251⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (1), pp.102-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.12365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01734602v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of skin features and inflammatory biomarkers after liquid sulfur mustard exposure in SKH-1 hairless mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A guanine-ethylthioethyl-glutathione adduct as a major DNA lesion in the skin and in organs of mice exposed to sulfur mustard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Batal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvestre Rebelo-Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hamona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Mouret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marine Bertoni</w:t>
+                <w:t xml:space="preserve">Stéphane Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 232 (1), pp.68-78. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2014.09.022⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 233 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2015.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01734599v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidatively Generated Damage to Cellular DNA by UVB and UVA Radiation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A guanine-ethylthioethyl-glutathione adduct as a major DNA lesion in the skin and in organs of mice exposed to sulfur mustard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Batal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvestre Rebelo-Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/php.12368⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 233 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2015.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587600v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N4-Methylation of Cytosine Drastically Favors the Formation of (6-4) Photoproducts in a TCG Context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A new hair follicle-derived human epidermal model for the evaluation of sunscreen genoprotection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bacqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rebelo-Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/php.12365⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 151, pp.31-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotobio1.2015.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01589780v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A guanine-ethylthioethyl-glutathione adduct as a major DNA lesion in the skin and in organs of mice exposed to sulfur mustard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Batal</w:t>
+                <w:t xml:space="preserve">The SPORES experiment of the EXPOSE-R mission: Bacillus subtilis spores in artificial meteorites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Panitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerda Horneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Rabbow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Rettberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvestre Rebelo-Moreira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mouret</w:t>
+                <w:t xml:space="preserve">Ralf Moeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2015.01.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.105-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1473550414000251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01586121v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01734602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A guanine-ethylthioethyl-glutathione adduct as a major DNA lesion in the skin and in organs of mice exposed to sulfur mustard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Time course of skin features and inflammatory biomarkers after liquid sulfur mustard exposure in SKH-1 hairless mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wartelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Batal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mouret</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Emorine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 233 (1), pp.1-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2015.01.001⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 232 (1), pp.68-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2014.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541188v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01734599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Photochemistry: Geometrically Unconstrained Pyrimidine (6-4) Pyrimidone Photoproducts Do Photoisomerize</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Oxidatively Generated Damage to Cellular DNA by UVB and UVA Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Bayle</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (1), pp.140-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.12368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol5033267⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01589961v1</w:t>
+                <w:t xml:space="preserve">hal-01587600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of A beta Secretion and Oxidative Stress in an Alzheimer-Like Cell Line Leads to the Over-Expression of the Nucleotide Excision Repair Proteins DDB2 and XPC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">DNA Photochemistry: Geometrically Unconstrained Pyrimidine (6-4) Pyrimidone Photoproducts Do Photoisomerize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Walid Rachidi</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvestre Rebelo-Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms160817422⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.246-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol5033267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592876v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Aβ Secretion and Oxidative Stress in an Alzheimer-Like Cell Line Leads to the Over-Expression of the Nucleotide Excision Repair Proteins DDB2 and XPC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">Combination of A beta Secretion and Oxidative Stress in an Alzheimer-Like Cell Line Leads to the Over-Expression of the Nucleotide Excision Repair Proteins DDB2 and XPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 16 (8), pp.17422-17444</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 16 (8), pp.17422-17444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms160817422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013110v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemiexcitation of melanin derivatives induces DNA photoproducts long after UV exposure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanjay Premi</w:t>
+                <w:t xml:space="preserve">Combination of Aβ Secretion and Oxidative Stress in an Alzheimer-Like Cell Line Leads to the Over-Expression of the Nucleotide Excision Repair Proteins DDB2 and XPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Wallisch</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viviana de Rosa de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rachidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (8), pp.17422-17444</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01735136v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-mediated formation of complex damage to DNA: a chemical aspect overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemiexcitation of melanin derivatives induces DNA photoproducts long after UV exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Premi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Wallisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila M. Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam B. Weiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-L Ravanat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Grand</w:t>
+                <w:t xml:space="preserve">Antonella Bacchiocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Radiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 347 (6224), pp.842-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1256022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013115v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01735136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First characterisation of a CPD-class I photolyase from a UV-resistant extremophile isolated from High-Altitude Andean Lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Helena Albarracín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Helena Albarracín</w:t>
+                <w:t xml:space="preserve">Gopal Pathak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Simon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lorena Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (5), pp.739 - 750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3pp50399b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Cytosine-Containing Cyclobutane Dimers to DNA Damage Produced by Photosensitized Triplet-Triplet Energy Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabel Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Wack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Andrä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (19), pp.5787 - 5794. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201303905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-mediated formation of complex damage to DNA: a chemical aspect overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 87, pp.20130715. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
+              <w:t xml:space="preserve">, 2014, 87 (1035), pp.20130715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1259/bjr.20130715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of C5-Methylation of Cytosine on the Photoreactivity of DNA: A Joint Experimental and Computational Study of TCG Trinucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 136 (31), pp.10838-10841. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja5040478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The significance of the Dewar valence photoisomer as a UV radiation-induced DNA photoproduct in marine microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarah Meador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Baldwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dean Pakulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wade Jeffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (6), pp.1808 - 1820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.12414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation in vitro de la génotoxicité des hydrocarbures aromatiques polycycliques purs ou en mélange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Genies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Tarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of the fragmentation of protonated uracil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Sadr-Arani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chermette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 605, pp.108-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cplett.2014.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An abscisic acid-independent oxylipin pathway controls stomatal closure and immune defense in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leonhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tranchimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined genotoxic effects of a polycyclic aromatic hydrocarbon (B(a)P) and an heterocyclic amine (PhIP) in relation to colorectal carcinogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien L. Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (3), pp.11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0058591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variety of UV-induced pyrimidine dimeric photoproducts in DNA as shown by chromatographic quantification methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Measurement of oxidatively generated base damage to nucleic acids in cells: facts and artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (8), pp.1286-1302</w:t>
+              <w:t xml:space="preserve">Bioanalytical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.55-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054558v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of oxidatively generated base damage to nucleic acids in cells: facts and artifacts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The variety of UV-induced pyrimidine dimeric photoproducts in DNA as shown by chromatographic quantification methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. R. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioanalytical Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.55-74</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (8), pp.1286-1302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053784v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Extreme Variety of Genotoxic Response to Benzo[a]pyrene in Three Different Human Cell Lines from Three Different Organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Genies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lefèbvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chopard-Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0078356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-induced formation of the thymine-thymine pyrimidine (6-4) pyrimidone photoproduct - a DFT study of the oxetane intermediate ring opening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Lidia Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C3PP50069A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and spatial features of the formation of DNA adducts in sulfur mustard-exposed skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Batal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wartelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Emorine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology and applied pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 273 (3), pp.644-650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative yields of monomeric and dimeric adducts induced by sulphur mustard in isolated and cellular DNA as determined by HPLC/tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Batal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clery-Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicological and Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 95 (2), pp.260-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced Damage to Cellular DNA: Direct and Photosensitized Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 88 (5), pp.1048-1065. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2012.01200.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidatively Generated DNA Lesions as Potential Biomarkers of In Vivo Oxidative Stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. L. Ravanat</w:t>
+                <w:t xml:space="preserve">Resistance of Bacterial Endospores to Outer Space for Planetary Protection Purposes-Experiment PROTECT of the EXPOSE-E Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Horneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. L. Mancinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Molecular Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (5), pp.445-+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2011.0737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054606v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Excitation Energy Transfer between Nucleobases of Natural DNA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
+                <w:t xml:space="preserve">Electronic Excited States Responsible for Dimer Formation upon UV Absorption Directly by Thymine Strands: Joint Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Improta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Onidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 134 (28), pp11366-11368. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja304328g⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 134, pp.14834−14845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja304069f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724240v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Excited States Responsible for Dimer Formation upon UV Absorption Directly by Thymine Strands: Joint Experimental and Theoretical Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Oxidatively Generated DNA Lesions as Potential Biomarkers of In Vivo Oxidative Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (6), pp.655-671</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732999v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of Bacterial Endospores to Outer Space for Planetary Protection Purposes-Experiment PROTECT of the EXPOSE-E Mission</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Electronic Excitation Energy Transfer between Nucleobases of Natural DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vayá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gustavsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Berlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Markovitsi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2011.0737⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (28), pp11366-11368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja304328g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054581v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the mechanism of deamination of 5,6-dihydro-5-methylcytosine with other cytosine derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif A. Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly L. Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 131 (4), pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival of Spores of the UV-Resistant Bacillus subtilis Strain MW01 After Exposure to Low-Earth Orbit and Simulated Martian Conditions: Data from the Space Experiment ADAPT on EXPOSE-E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rabbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Panitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Horneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (5), pp.498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The specificity of UVA-induced DNA damage in human melanocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (1), pp.155-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4-Demethylwyosine synthase from Pyrococcus abyssi is a radical-S-adenosyl-L-methionine enzyme with an additional [4Fe-4S](+2) cluster that interacts with the pyruvate co-substrate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phanélie Perche-Letuvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velavan Kathirvelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Berggren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Clemancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 287 (49), pp.41174-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M112.405019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alzheimer’s Disease-Associated Neurotoxic Peptide Amyloid-Β Impairs Base Excision Repair in Human Neuroblastoma Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sauvaigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana de Rosa de Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demeilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (12), pp.14766-14787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms131114766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low doses of selenium specifically stimulate the repair of oxidative DNA damage in LNCaP prostate cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. De Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Erkekoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (2), pp.105-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/10715762.2011.647009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanoma induction by ultraviolet A but not ultraviolet B radiation requires melanin pigment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. P. Noonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wolnicka-Glubisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Anver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.884. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms1893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutathione depletion and carbon ion radiation potentiate clustered DNA lesions, cell death and prevent chromosomal changes in cancer cells progeny.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Hanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Malésys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Colliaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (11), pp.e44367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0044367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Photoprotection Properties of Sunscreens by Chromatographic Measurement of DNA Damage in Skin Explants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TOX4 and its binding partners recognize DNA adducts generated by platinum anticancer drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. J. Haure</w:t>
+                <w:t xml:space="preserve">Christophe Bounaix Morand Du Puch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Castex-Rizzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Cadet</w:t>
+                <w:t xml:space="preserve">Alexandra Kraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Couté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 87 (1), pp.109-116</w:t>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 507 (2), pp.296-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054599v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidatively Generated Damage to DNA by UVA Radiation in Cells and Human Skin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Survival of thermophilic and hyperthermophilic microorganisms after exposure to UV-C, ionizing radiation and desiccation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Beblo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schmalz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rachel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 (11), pp.797-809</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054530v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOX4 and its binding partners recognize DNA adducts generated by platinum anticancer drugs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julia Fuchs</w:t>
+                <w:t xml:space="preserve">Assessment of the Photoprotection Properties of Sunscreens by Chromatographic Measurement of DNA Damage in Skin Explants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bogdanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Haure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Castex-Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 507 (2), pp.296-303</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 87 (1), pp.109-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985110v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of thermophilic and hyperthermophilic microorganisms after exposure to UV-C, ionizing radiation and desiccation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Wirth</w:t>
+                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbons in binary mixtures modulate the efficiency of benzo[a]pyrene to form DNA adducts in human cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Tarantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lefèbvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Rajhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 279 (1-3), pp.36 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2010.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054528v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbons in binary mixtures modulate the efficiency of benzo[a]pyrene to form DNA adducts in human cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Afef Rajhi</w:t>
+                <w:t xml:space="preserve">The toxicity redox mechanisms of cadmium alone or together with copper and zinc homeostasis alteration: its redox biomarkers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nzengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge M. Candéias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sauvaigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2010.09.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (3), pp.171-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2011.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01903180v1</w:t>
+                <w:t xml:space="preserve">hal-01070481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The toxicity redox mechanisms of cadmium alone or together with copper and zinc homeostasis alteration: its redox biomarkers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Favier</w:t>
+                <w:t xml:space="preserve">Energy Dependence of Gold Nanoparticle Radiosensitization in Plasmid DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Mcmahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Hyland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. T. Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Coulter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (41), pp.20160-20167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01070481v1</w:t>
+                <w:t xml:space="preserve">hal-02054590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Dependence of Gold Nanoparticle Radiosensitization in Plasmid DNA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidatively Generated Damage to DNA by UVA Radiation in Cells and Human Skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 131 (5), pp.1005-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jid.2011.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054590v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the chemical composition of organic extracts from environmental and industrial atmospheric samples on the genotoxicity of polycyclic aromatic hydrocarbons mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Tarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Blanche Personnaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jafrezzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicological and Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 93 (5), pp.941-954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02772248.2011.573621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00647632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base Pairing Enhances Fluorescence and Favors Cyclobutane Dimer Formation Induced upon Absorption of UVA Radiation by DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bányász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Changenet-Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 133, pp.5163-5165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja110879m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of oxidatively generated base damage in cellular DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 711 (1-2), pp.3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium dioxide nanoparticles exhibit genotoxicity and impair DNA repair activity in A549 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Jugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simon-Deckers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvaigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/17435390.2011.587903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of static magnetic field and cadmium on oxidative stress and DNA damage in rat cortex brain and hippocampus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology and Industrial Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (2), pp.99-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual Photosensitivity of Human Skin and UVA-Induced Pyrimidine Dimers in DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Bourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Beani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Leccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 131 (7), pp.1539-1546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/jid.2011.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytotoxic and Genotoxic Impact of TiO2 Nanoparticles on A549 Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Jugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simon-Deckers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvaigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (1), pp.22-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1166/jbn.2011.1181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thymine cyclobutane dimers: the most frequent ans persistent DNA lesions in skin exposed to both UVB and UVA.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Influence of growth temperature and starvation state on survival and DNA damage induction in the marine bacterium Sphingopyxis alaskensis exposed to UV radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matallana-Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Meador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cavicchioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Joux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Reviews in Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5, pp.649-657</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 100 (2), pp.51-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053786v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic bipyrimidine nucleotide frequency and microbial reactions to germicidal UV radiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Oxidatively generated base damage to cellular DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (1), pp.9-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054594v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolytic Deamination of 5,6-Dihydrocytosine in a Protic Medium: A Theoretical Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leif A. Eriksson</w:t>
+                <w:t xml:space="preserve">Aberrant repair of etheno-DNA adducts in leukocytes and colon tissue of colon cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Obtulowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Winczura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Speina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Swoboda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Janik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp9049044⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (6), pp.1064-1071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2010.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054584v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of mitochondrial ferredoxin and para-aminobenzoic acid in yeast coenzyme Q biosynthesis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Mühlenhoff</w:t>
+                <w:t xml:space="preserve">The Editorial Board of Photochemistry and Photobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank R de Gruijl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem Biol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2010.03.014⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 85 (6), pp.1272-1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2009.00649.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497916v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence of Natural DNA: From the Femtosecond to the Nanosecond Time Scales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Thymine cyclobutane dimers: the most frequent ans persistent DNA lesions in skin exposed to both UVB and UVA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Expert Reviews in Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.649-657</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516393v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-translational modification of ribosomal proteins: structural and functional characterization of RimO from Thermotoga maritima, a radical S-adenosylmethionine methylthiotransferase.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Genomic bipyrimidine nucleotide frequency and microbial reactions to germicidal UV radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Moeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Clemancey</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Rettberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günther Reitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.065516⟩</w:t>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 192 (7), pp.521-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-010-0579-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069703v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of eukaryotic and prokaryotic methylthiotransferase for biosynthesis of 2-methylthio-N6-threonylcarbamoyladenosine in tRNA.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kazuhito Tomizawa</w:t>
+                <w:t xml:space="preserve">Hydrolytic Deamination of 5,6-Dihydrocytosine in a Protic Medium: A Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Labet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif A. Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 285 (37), pp.28425-33. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (4), pp.1826-1834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M110.106831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp9049044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073763v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of growth temperature and starvation state on survival and DNA damage induction in the marine bacterium Sphingopyxis alaskensis exposed to UV radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescence of Natural DNA: From the Femtosecond to the Nanosecond Time Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gustavsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Matallana-Surget</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">F.-A. Miannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Joux</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (34), pp.11834-11835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja102800r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054588v1</w:t>
+                <w:t xml:space="preserve">hal-00516393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidatively generated base damage to cellular DNA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Involvement of mitochondrial ferredoxin and para-aminobenzoic acid in yeast coenzyme Q biosynthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Mühlenhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chem Biol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (5), pp.449-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2010.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054535v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aberrant repair of etheno-DNA adducts in leukocytes and colon tissue of colon cancer patients</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conformational Control of TT Dimerization in DNA Conjugates. A Molecular Dynamics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Swoboda</w:t>
+                <w:t xml:space="preserve">M. Mccullagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Janik</w:t>
+                <w:t xml:space="preserve">M. Hariharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. D. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Markovitsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2010.06.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (15), pp.5215-5221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp100983t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054604v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Editorial Board of Photochemistry and Photobiology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of eukaryotic and prokaryotic methylthiotransferase for biosynthesis of 2-methylthio-N6-threonylcarbamoyladenosine in tRNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Cosa</w:t>
+                <w:t xml:space="preserve">Simon Arragain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael E. Davies</w:t>
+                <w:t xml:space="preserve">Samuel K Handelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank R de Gruijl</w:t>
+                <w:t xml:space="preserve">Farhad Forouhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan-Yan Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhito Tomizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2009.00649.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (37), pp.28425-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.106831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575519v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Control of TT Dimerization in DNA Conjugates. A Molecular Dynamics Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Hariharan</w:t>
+                <w:t xml:space="preserve">Post-translational modification of ribosomal proteins: structural and functional characterization of RimO from Thermotoga maritima, a radical S-adenosylmethionine methylthiotransferase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Arragain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. D. Lewis</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Ricardo Garcia-Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Clemancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp100983t⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (8), pp.5792-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.065516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480209v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UVA-induced cyclobutane pyrimidine dimers in DNA: a direct photochemical mechanism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gracia-Chantegrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Karpati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8, pp.1706-1711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b924712b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-Induced TA Photoproducts: Formation and Hydrolysis in Double-Stranded DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saâdia Asgatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coantic-Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (30), pp.10260 - 10261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja1023173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV photoreactions of the extremely haloalkaliphilic euryarchaeon Natronomonas pharaonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Horneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73 (2), pp.271-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.00893.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in antioxidant status and biochemical parameters after orally cadmium administration in females rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">UV-Induced Structural Changes of Model DNA Helices Probed by Optical Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bányász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Karpati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Markovitsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Abdelmelek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biologica Hungarica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (27), pp.11747-11750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp901841s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054542v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-Induced Structural Changes of Model DNA Helices Probed by Optical Spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in antioxidant status and biochemical parameters after orally cadmium administration in females rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lazzarotto</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">S. Chater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sakly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdelmelek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Biologica Hungarica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (1), pp.79-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404379v1</w:t>
+                <w:t xml:space="preserve">hal-02054542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative contribution of DNA strand breaks and DNA adducts to the genotoxicity of benzo[a]pyrene as a pure compound and in complex mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Tarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 671 (1-2), pp.67 - 75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mrfmmm.2009.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA damage, repair and photoadaptation in a xiphophorus fish hybrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. L. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Paniker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 85 (6), pp.1384-1390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of static magnetic field exposure on antioxidative enzymes activity and DNA in rat brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sakly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General Physiology and Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (3), pp.260-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarkable resistance to UVB of the marine bacterium Photobacterium angustum explained by an unexpected role of photolyase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Matallana-Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cavicchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Joux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (9), pp.1313-1320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spectrométrie de masse : un outil remarquanble pour l'étude des dommages de l'ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectra Analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 271, pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitized formation of oxidatively generated damage to cellular DNA by UVA radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Di Mascio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (7), pp.903-911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the maturase HydG in [FeFe]-hydrogenase active site synthesis and assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mathevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Fontecilla-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 583 (3), pp.506-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA repair and free radicals: New insights into the mechanism of spore photoproduct lyase revealed by single amino acid substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Chandor-Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ollagnier de Choudens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 283, pp.36361-36368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential repair of UVB-induced cyclobutane pyrimidine dimers in cultured human skin cells and whole human skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (5), pp.704-712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of S-phase progression triggered by UVA-induced ROS does not require a functional DNA damage checkpoint response in mammalian cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. M. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pozzebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Smirnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (9), pp.1500-1516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dnarep.2008.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium-induced oxidative stress and DNA damage in kidney of pregnant female rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sakly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 331 (6), pp.426-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of static magnetic field on cadmium toxicity: study of oxidative stress and DNA damage in pregnant rat tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sakly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromagnetic Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (4), pp.393-401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined NMR and DFT studies for the absolute configuration elucidation of the spore photoproduct, a UV-induced DNA lesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Chandor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Atta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 130 (50), pp.16978-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja805032r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective one-electron oxidation of duplex DNA oligomers: reaction at thymines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ghosh</w:t>
+                <w:t xml:space="preserve">Preventive effect of zinc against cadmium-induced oxidative stress in the rat testis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdelmelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Joy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">P. Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (2), pp.129-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01973137v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low glutathione level favors formation of DNA adducts to 4-hydroxy-2(E)-nonenal, a major lipid peroxidation product</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Selective one-electron oxidation of duplex DNA oligomers: reaction at thymines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. B. Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (5), pp.916-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B717437C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/tx800169a⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973136v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of solar ultraviolet radiation on bacterio- and phytoplankton activity in a large coral reef lagoon (southwest New Caledonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Joux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Conan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Joux</w:t>
+                <w:t xml:space="preserve">P Torréton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Torréton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52, pp.83-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/ame01204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventive effect of zinc against cadmium-induced oxidative stress in the rat testis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Low glutathione level favors formation of DNA adducts to 4-hydroxy-2(E)-nonenal, a major lipid peroxidation product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Falletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (11), pp.2097-2105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/tx800169a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054520v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidatively generated damage to the guanine moiety of DNA: Mechanistic aspects and formation in cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41 (8), pp.1075-1083</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microarray to measure repair of damaged plasmids by cell lysates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Millau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (10), pp.1713-1722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the metabolic properties of human cells on the kinetic of formation of the major benzo a pyrene DNA adducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Marie</w:t>
+                <w:t xml:space="preserve">Genotoxicity of combined exposure to polycyclic aromatic hydrocarbons and UVA - A mechanistic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maitre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Tarantini</w:t>
+                <w:t xml:space="preserve">Z. Ksoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 84 (5), pp.1133-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2008.00361.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054586v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chimie sous rayonnement : des aspects fondamentaux aux applications dans les sciences des matériaux et les sciences de la vie</w:t>
               </w:r>
@@ -20070,51 +20083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehran Mostafavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Spotheim-Maurizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20146,12517 +20159,12496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of new types of DNA lesions in human sperm</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effect of the GC content of DNA on the distribution of UVB-induced bipyrimidine photoproducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matallana-Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Meador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Joux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zygote</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (7), pp.794-801</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390435v1</w:t>
+                <w:t xml:space="preserve">hal-02054589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the GC content of DNA on the distribution of UVB-induced bipyrimidine photoproducts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Influence of the metabolic properties of human cells on the kinetic of formation of the major benzo a pyrene DNA adducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tarantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 7 (7), pp.794-801</w:t>
+              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (5), pp.579-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054589v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxicity of combined exposure to polycyclic aromatic hydrocarbons and UVA - A mechanistic study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Determination of new types of DNA lesions in human sperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Badouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Panteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2008.00361.x⟩</w:t>
+              <w:t xml:space="preserve">Zygote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (1), pp.9-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0967199407004340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973135v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A zinc-resistant human epithelial cell line is impaired in cadmium and manganese import.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Garcia Chantegrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 230 (3), pp.312-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.taap.2008.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00382017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc supplementation ameliorates static magnetic field-induced oxidative stress in rat tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Influence of a static magnetic field (250 mT) on the antioxidant response and DNA integrity in THP1 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guiraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23 (2), pp.193-197</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (4), pp.889-898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054519v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les photodommages d'ADN.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId739" w:history="1">
+                <w:t xml:space="preserve">Les photodommages d'ADN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Markovitsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Chouini-Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clivio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gustavsson</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 308-309, pp.8-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258201v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00177160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a static magnetic field (250 mT) on the antioxidant response and DNA integrity in THP1 cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Characterization of the DNA repair spore photoproduct lyase enzyme from Clostridium acetobutylicum: A radical-SAM enzyme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Chandor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Guiraud</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gasparutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gambarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Sanakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 52 (4), pp.889-898</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10, pp.756-765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054524v1</w:t>
+                <w:t xml:space="preserve">hal-00377642v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the DNA repair spore photoproduct lyase enzyme from Clostridium acetobutylicum: A radical-SAM enzyme.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Zinc supplementation ameliorates static magnetic field-induced oxidative stress in rat tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdelmelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yiannis Sanakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 10, pp.756-765</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (2), pp.193-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377642v2</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les photodommages d'ADN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId739" w:history="1">
+                <w:t xml:space="preserve">Les photodommages d'ADN.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Markovitsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Chouini-Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Clivio</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Pascale Clivio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Ravanat</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 308-309, pp.8-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00177160v1</w:t>
+                <w:t xml:space="preserve">hal-00258201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping of 4-hydroxynonenal by glutathione efficiently prevents formation of DNA adducts in human cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Falletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42 (8), pp.1258-1269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA bipyrimidine photoproduct repair and transcriptional response of UV-C irradiated Bacillus subtilis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Cell surface expression of melanocortin-1 receptor on HaCaT keratinocytes and alpha-melanocortin stimulation do not affect the formation and repair of UVB-induced DNA photoproducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Rettberg</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. E. Stoebner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (5), pp.585-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B615656H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054596v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell surface expression of melanocortin-1 receptor on HaCaT keratinocytes and alpha-melanocortin stimulation do not affect the formation and repair of UVB-induced DNA photoproducts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">DNA bipyrimidine photoproduct repair and transcriptional response of UV-C irradiated Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stackebrandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Guezennec</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rettberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 188 (4), pp.421-431</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B615656H⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02054576v1</w:t>
+                <w:t xml:space="preserve">hal-02054596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-radiation-induced formation of DNA bipyrimidine photoproducts in Bacillus subtilis endospores and their repair during germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stackebrandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. L. Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10 (1), pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinucleotide spore photoproduct: a minimal substrate of the DNA repair spore photoproduct lyase enzyme from Bacillus subtilis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Age-dependent DNA repair and cell cycle distribution of human skin fibroblasts in response to UVA irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauvaigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Beani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.26922-26931</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 82 (3), pp.214-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374602v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minor contribution of direct ionization to DNA base damage induced by heavy ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 82 (2), pp.119-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09553000600573788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adducts of oxylipin electrophiles to glutathione reflect a 13 specificity of the downstream lipoxygenase pathway in the tobacco hypersensitive response</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dinucleotide spore photoproduct: a minimal substrate of the DNA repair spore photoproduct lyase enzyme from Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Chandor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Ennar</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gasparutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Sanakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 140 (4), pp.1484-1493</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.26922-26931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054553v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low ionic strength reduces cytosine photoreactivity in UVC-irradiated isolated DNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Adducts of oxylipin electrophiles to glutathione reflect a 13 specificity of the downstream lipoxygenase pathway in the tobacco hypersensitive response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Falletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Iacazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ennar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 5 (11), pp.1045-1051</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 140 (4), pp.1484-1493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054557v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to static magnetic field of pregnant rats induces hepatic GSH elevation but not oxidative DNA damage in liver and kidney</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Low ionic strength reduces cytosine photoreactivity in UVC-irradiated isolated DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Medical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 37 (8), pp.941-946</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (11), pp.1045-1051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054540v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-dependent DNA repair and cell cycle distribution of human skin fibroblasts in response to UVA irradiation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Exposure to static magnetic field of pregnant rats induces hepatic GSH elevation but not oxidative DNA damage in liver and kidney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdelmelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 82 (3), pp.214-223</w:t>
+              <w:t xml:space="preserve">Archives of Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (8), pp.941-946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054580v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of static magnetic field on cadmium toxicity: Study of oxidative stress and DNA damage in rat tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdelmelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20 (4), pp.263-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An aromatic hydroxylation reaction catalyzed by a two-component FMN-dependent Monooxygenase. The ActVA-ActVB system from Streptomyces coelicolor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven G Kendrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 281 (1), pp.27-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M506146200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil fungi reduce the iron content and the DNA damaging effects of asbestos fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Turci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tomatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40 (18), pp.5793-5798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of subchronic exposure to static magnetic field on testicular function in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdelmelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Medical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 37 (8), pp.947-952</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclobutane pyrimidine dimers are predominant DNA lesions in whole human skin exposed to UVA radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 103 (37), pp.13765-13770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic liquid droplet as e-microreactor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 78 (14), pp.4909-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ac060481q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-electron oxidation of DNA and inflammation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2 (7), pp.348-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of denaturation on the photochemistry of pyrimidine bases in isolated DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 82 (1), pp.45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative DNA damage and antioxidant defenses in the European common lizard (Lacerta vivipara) in supercooled and frozen states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">cryobiology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 52, pp.74-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2005.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosensitization of DNA by dipicolinic acid, a major component of spores of Bacillus species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Setlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Setlow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4 (8), pp.591-597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraviolet radiation-mediated damage to cellular DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 571 (1-2), pp.3-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resveratrol enhances UVA-induced DNA damage in HaCat human keratinocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Seve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chimienti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Devargnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aouffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1, pp.623-633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/157340605774598144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repair of the three main types of bipyrimidine DNA photoproducts in human keratinocytes exposed to UVB and UVA radiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Courdavault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Canguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4 (7), pp.836-844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related sensitivity to lung oxidative stress during ozone exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boussouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Pequignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39, pp.305-316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10715760400011098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced damage to cellular DNA: measurement and biological role</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of the in vitro transcription by T7 RNA polymerase of short DNA templates containing oxidative thymine lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guerniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gasparutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. L. Ravanat</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauvaigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 72 (2-3), pp.293-299</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 328 (9), pp.794-801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054532v1</w:t>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the in vitro transcription by T7 RNA polymerase of short DNA templates containing oxidative thymine lesions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
+                <w:t xml:space="preserve">Radiation-induced damage to cellular DNA: measurement and biological role</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Sauvaigo</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 328 (9), pp.794-801</w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (2-3), pp.293-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054579v1</w:t>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugation of Keto Fatty Acids to Glutathione in Plant Tissues. Characterization and Quantification by HPLC-Tandem Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Iacazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montillet J.-L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Triantaphylides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 77 (22), pp.7366-7372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity to polychromatic UV-radiation of strains of Deinococcus radiodurans differing in their DNA repair capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. P. de La Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rettberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Horneck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 81 (8), pp.601-611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the binding of a/b-type small, acid-soluble spore proteins on the photochemistry of DNA in spores of Bacillus subtilis and in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Setlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Setlow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 81 (1), pp.163-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing the background level of base oxidation in human lymphocyte DNA: results of an interlaboratory validation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M Gedik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Kouegnigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (1), pp.82-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.04-1767fje⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The upstream oxylipin profile of Arabidopsis thaliana: a tool to scan for oxidative stresses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interexperimental and interindividual variations of DNA repair capacities after UV-13 and UV-C irradiations of human keratinocytes and fibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Cacas</w:t>
+                <w:t xml:space="preserve">M. Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Garnier</w:t>
+                <w:t xml:space="preserve">E. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. H. Montane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douki</w:t>
+                <w:t xml:space="preserve">C. Alapetite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moustacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 40 (3), pp.439-451</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 79 (3), pp.286-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054597v1</w:t>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unrepaired cyclobutane pyrimidine dimers do not prevent proliferation of UV-B-irradiated cultured human fibroblasts.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MiaB protein is a bifunctional radical-S-adenosylmethionine enzyme involved in thiolation and methylation of tRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontecave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Atta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 79 (2), pp.145-51</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (46), pp.47555-47563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949083v1</w:t>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interexperimental and interindividual variations of DNA repair capacities after UV-13 and UV-C irradiations of human keratinocytes and fibroblasts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The upstream oxylipin profile of Arabidopsis thaliana: a tool to scan for oxidative stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Roulin</w:t>
+                <w:t xml:space="preserve">J. L. Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Moustacchi</w:t>
+                <w:t xml:space="preserve">J. L. Cacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Montane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 79 (3), pp.286-290</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (3), pp.439-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054544v1</w:t>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiaB protein is a bifunctional radical-S-adenosylmethionine enzyme involved in thiolation and methylation of tRNA</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unrepaired cyclobutane pyrimidine dimers do not prevent proliferation of UV-B-irradiated cultured human fibroblasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Atta</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Courdavault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sauvaigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge M. Candéias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 279 (46), pp.47555-47563</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 79 (2), pp.145-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054605v1</w:t>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larger yield of cyclobutane dimers than 8-oxo-7,8-dihydroguanine in the DNA of UVA-irradiated human skin cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Courdavault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 556 (1-2), pp.135-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predominance of the 1,N2-propano 2 '-deoxyguanosine adduct among 4-hydroxy-2-nonenal-induced DNA lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37 (1), pp.62-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced DNA damage: formation, measurement, and biological features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Pathology, Toxicology and Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23, pp.33-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of the spore photoproduct and other dimeric lesions between adjacent pyrimidines in UVC-irradiated dry DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2 (4), pp.433-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative damage to DNA: formation, measurement and biochemical features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 531 (1-2), pp.5-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mrfmmm.2003.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipyrimidine photoproducts rather than oxidative lesions are the main type of DNA damage involved in the genotoxic effect of solar UVA radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Reynaud-Angelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 42 (30), pp.9221-9226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-strand photoproducts are produced in high yield within A-DNA exposed to UVC radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 31 (12), pp.3134-3142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyl radical is not the main reactive species involved in the degradation of DNA bases by copper in the presence of hydrogen peroxide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Formation of a methide derivative upon photolysis of thymidine bromohydrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Favier</w:t>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vadesne-Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 16 (2), pp.191-197</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (2), pp.478-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054575v1</w:t>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of a methide derivative upon photolysis of thymidine bromohydrins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Hydroxyl radical is not the main reactive species involved in the degradation of DNA bases by copper in the presence of hydrogen peroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId874" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Vadesne-Bauer</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 68 (2), pp.478-482</w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16 (2), pp.191-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054570v1</w:t>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of DNA oxidation in human cells by chromatographic and enzymic methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gedik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vaughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 34 (8), pp.1089-1099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radical oxidation of the adenine moiety of nucleoside and DNA: 2-hydroxy-2 '-deoxyadenosine is a minor decomposition product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 36 (5), pp.499-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of base damage induced by gamma radiation and Fenton reaction in isolated DNA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Formation of 2 '-deoxyuridine hydrates upon exposure of nucleosides to gamma radiation and UVC-irradiation of isolated and cellular DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Favier</w:t>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vadesne-Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF THE CHEMICAL SOCIETY-PERKIN TRANSACTIONS 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 24, pp.2866-2870</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1 (8), pp.565-569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054574v1</w:t>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of results from different laboratories in measuring 8-oxo-2'-deoxyguanosine in synthetic oligonucleotides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Wood</w:t>
+                <w:t xml:space="preserve">Recent aspects of oxidative DNA damage: Guanine lesions, measurement and substrate specificity of DNA repair glycosylases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauvaigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 36 (6), pp.649-59</w:t>
+              <w:t xml:space="preserve">Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 383 (6), pp.933-943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053789v1</w:t>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA tandem lesions containing 8-oxo-7,8-dihydroguanine and formamido residues arise from intramolecular addition of thymine peroxyl radical to guanine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Cellular background level of 8-oxo-7,8-dihydro-2 '-deoxyguanosine: an isotope based method to evaluate artefactual oxidation of DNA during its extraction and subsequent work-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId886" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gremaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 15 (3), pp.445-454</w:t>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 23 (11), pp.1911-1918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId885" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054566v1</w:t>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of 2 '-deoxyuridine hydrates upon exposure of nucleosides to gamma radiation and UVC-irradiation of isolated and cellular DNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Comparative study of base damage induced by gamma radiation and Fenton reaction in isolated DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId874" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Vadesne-Bauer</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 1 (8), pp.565-569</w:t>
+              <w:t xml:space="preserve">JOURNAL OF THE CHEMICAL SOCIETY-PERKIN TRANSACTIONS 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24, pp.2866-2870</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054569v1</w:t>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent aspects of oxidative DNA damage: Guanine lesions, measurement and substrate specificity of DNA repair glycosylases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Sauvaigo</w:t>
+                <w:t xml:space="preserve">DNA tandem lesions containing 8-oxo-7,8-dihydroguanine and formamido residues arise from intramolecular addition of thymine peroxyl radical to guanine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 383 (6), pp.933-943</w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (3), pp.445-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054529v1</w:t>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular background level of 8-oxo-7,8-dihydro-2 '-deoxyguanosine: an isotope based method to evaluate artefactual oxidation of DNA during its extraction and subsequent work-up</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Herbert</w:t>
+                <w:t xml:space="preserve">Comparison of results from different laboratories in measuring 8-oxo-2'-deoxyguanosine in synthetic oligonucleotides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gedik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vaughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 23 (11), pp.1911-1918</w:t>
+              <w:t xml:space="preserve">Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36 (6), pp.649-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId890" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054608v1</w:t>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of oxidative base damage to isolated and cellular DNA by HPLC-MS/MS measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvaigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 33 (4), pp.441-449. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0891-5849(02)00820-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId895" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is 5-aminolevulinic acid involved in the hepatocellular carcinogenesis of accute intermittent porphyria?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Onuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. C. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. G. Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dornemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 48, pp.17-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-laboratory validation of procedures for measuring 8-oxo-7,8-dihydroguanine/8-oxo-7,8-dihydro-2 '-deoxyguanosine in DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Luceri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kasai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 36 (3), pp.239-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of baseline 8-oxo-7,8-dihydroguanine in mammalian cell DNA, by different methods in different laboratories: an approach to consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gedik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vaughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carcinogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 23 (12), pp.2129-2133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lésions radio-induites de l'ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvaigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 26, pp.119-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemistry of 2-chloropyrimidine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lindqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Czochralska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Fontaine-Aupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Kawczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tfibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 1 (8), pp.600-606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b203620g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of duck hepatitis B virus and aflatoxin B-1 in the induction of oxidative stress in the liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guerret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Detection and Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 25 (2), pp.192-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV laser photolysis of DNA: Effect of duplex stability on charge-transfer efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Angelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 123 (46), pp.11360-11366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of fluoroquinolone-mediated photosensitization of 2 '-deoxyguanosine, calf thymus and cellular DNA: Determination of Type-I, Type-II and triplet-triplet energy transfer mechanism contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvaigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 73 (3), pp.230-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repair of the main UV-induced thymine dimeric lesions within Arabidopsis thaliana DNA: evidence for the major involvement of photoreactivation pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Triantaphylides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 65 (2-3), pp.127-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative base damage to DNA: formation, role of metals and measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Bourdat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Anteneo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 19, pp.39-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual determination of the yield of the main UV-induced dimeric pyrimidine photoproducts in DNA suggests a high mutagenicity of CC photolesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 40 (8), pp.2495-2501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect effects of UV radiation on DNA and its components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 63 (1-3), pp.88-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-performance liquid chromatography-tandem mass spectrometry measurement of radiation-induced base damage to isolated and cellular DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tornabene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 13 (10), pp.1002-1010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA damage induced in cells by gamma and UVA radiation as measured by HPLC/GC-MS and HPLC-EC and comet assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 13 (7), pp.541-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of the main UV-induced thymine dimeric lesions within isolated and cellular DNA as measured by high performance liquid chromatography-tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvaigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 275 (16), pp.11678-11685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection against radiation-induced degradation of DNA bases by polyamines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bretonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 153 (1), pp.29-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1667/0033-7587(2000)153[0029:parido]2.0.co;2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative damage and induced mutations in M13mp2 phage DNA exposed to N-nitrosopyrrolidine with UVA radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arimoto-Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Anma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yoshinaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 15 (6), pp.473-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA damage by 5-aminolevulinic and 4,5-dioxovaleric acids in the presence of ferritin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Di Mascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. C. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. C. Teixeira</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Onuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. G. Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dornemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 373 (2), pp.368-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different methods of measuring 8-oxoguanine as a marker of oxidative DNA damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bogdanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId953" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 32 (4), pp.333-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative DNA damage in human lymphocytes: correlations with plasma levels of alpha-tocopherol and carotenoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId956" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Elmstahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martinez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. Van Kappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carcinogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 21 (2), pp.321-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tandem base lesions are generated by hydroxyl radical within isolated DNA in aerated aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Bourdat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 122 (19), pp.4549-4556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singlet oxygen DNA damage products: Formation and measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Singlet Oxygen, UV-A, and Ozone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 319, pp.143-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyl radical-induced degradation of 2 '-deoxyguanosine under reducing conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Modification of DNA bases by photosensitized one-electron oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society-Perkin Transactions 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 9, pp.1875-1880</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 75 (5), pp.571-581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId961" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974397v1</w:t>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2 '-deoxycytidine glycols, a missing link in the free radical-mediated oxidation of DNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydroxyl radical-induced degradation of 2 '-deoxyguanosine under reducing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tremblay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douki</w:t>
+                <w:t xml:space="preserve">S. Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. R. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 274 (30), pp.20833-20838</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society-Perkin Transactions 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9, pp.1875-1880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974405v1</w:t>
+                <w:t xml:space="preserve">hal-01974397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of DNA bases by photosensitized one-electron oxidation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">2 '-deoxycytidine glycols, a missing link in the free radical-mediated oxidation of DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 75 (5), pp.571-581</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 274 (30), pp.20833-20838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974388v1</w:t>
+                <w:t xml:space="preserve">hal-01974405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of DNA base damage in cells exposed to low doses of gamma-radiation: comparison between the HPLC-EC and comet assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 75 (1), pp.51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId967" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of guanine in cellular DNA by solar UV radiation: Biological role</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId968" w:history="1">
+            <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Perdiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId969" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId970" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Kuluncsics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moustacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 70 (2), pp.184-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId967" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId971" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA alkylation by 4,5-dioxovaleric acid, the final oxidation product of 5-aminolevulinic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A novel vicinal lesion obtained from the oxidative photosensitization of TpdG: Characterization and mechanistic aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId898" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. J. H. Bechara</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gasparutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 11 (2), pp.150-157</w:t>
+              <w:t xml:space="preserve">, 1998, 11 (9), pp.1005-1013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId971" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974393v1</w:t>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId973" w:history="1">
+            <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotope dilution high-performance liquid chromatography - electrospray tandem mass spectrometry assay for the measurement of 8-oxo-7,8-dihydro-2 '-deoxyguanosine in biological samples</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Formation of 1,N6-etheno-2 '-deoxyadenosine adducts by trans,trans-2,4-decadienal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. M. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Di Mascio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. P. D. Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 715 (2), pp.349-356</w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11 (9), pp.1042-1047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId973" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974404v1</w:t>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of 1,N6-etheno-2 '-deoxyadenosine adducts by trans,trans-2,4-decadienal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Isotope dilution high-performance liquid chromatography - electrospray tandem mass spectrometry assay for the measurement of 8-oxo-7,8-dihydro-2 '-deoxyguanosine in biological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId980" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 11 (9), pp.1042-1047</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 715 (2), pp.349-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId976" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974381v1</w:t>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel vicinal lesion obtained from the oxidative photosensitization of TpdG: Characterization and mechanistic aspects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">DNA alkylation by 4,5-dioxovaleric acid, the final oxidation product of 5-aminolevulinic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. C. Brochier</w:t>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Onuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. G. Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId982" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. H. Bechara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 11 (9), pp.1005-1013</w:t>
+              <w:t xml:space="preserve">, 1998, 11 (2), pp.150-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId979" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974383v1</w:t>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosensitization of thymine nucleobase by benzophenone through energy transfer, hydrogen abstraction and one-electron oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId980" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 44 (3), pp.191-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxyl radicals are involved in the oxidation of isolated and cellular DNA bases by 4-aminolevulinic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Onuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. G. Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId972" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. H. Bechara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 428 (1-2), pp.93-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId985" w:history="1">
+            <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far-UV-induced dimeric photoproducts in short oligonucleotides: Sequence effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Zalizniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 66 (2), pp.171-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId985" w:history="1">
+            <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId987" w:history="1">
+            <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of 2,6-diamino-4-hydroxy-5-formamidopyrimidine and 8-oxo-7,8-dihydroguanine in isolated DNA exposed to gamma radiation in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId988" w:history="1">
+            <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId989" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. J. Turesky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carcinogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 18 (12), pp.2385-2391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId987" w:history="1">
+            <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId990" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of oxidative damage at pyrimidine bases in gamma-irradiated DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId980" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paganon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 9 (7), pp.1145-1151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId990" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId992" w:history="1">
+            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adduct between peroxynitrite and 2'-deoxyguanosine: 4,5-dihydro-5-hydroxy-4-(nitrosooxy)-2'-deoxyguanosine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId993" w:history="1">
+            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. N. Ames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 9 (1), pp.3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId992" w:history="1">
+            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId994" w:history="1">
+            <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-hydroxymethyluracil excretion, plasma Tbars and plasma antioxidant vitamins in adriamycin-treated patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId995" w:history="1">
+            <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId996" w:history="1">
+            <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId997" w:history="1">
+            <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId998" w:history="1">
+            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 20 (7), pp.979-983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId994" w:history="1">
+            <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peroxynitrite mediated oxidation of purine bases of nucleosides and isolated DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 24 (5), pp.369-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1000" w:history="1">
+            <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation and prevention of an artefactual formation of oxidized DNA bases and nucleosides in the GC-EIMS method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId980" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carcinogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 17 (2), pp.347-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1000" w:history="1">
+            <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of pyrimidine(6-4) photoproducts in DNA by a mild acidic hydrolysis hplc fluorescence detection assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 8 (2), pp.244-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1003" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of cyclobutane dimers and (6-4)-photoproducts upon far-UV photolysis of 5-methylcytosine-containing dinucleoside monophosphates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 33 (39), pp.11942-11950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1003" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1004" w:history="1">
+            <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An HPLC-EC assay for 1,N2-propano adducts of 2'-deoxyguanosine with 4-hydroxynonenal and other alpha,beta-unsaturated aldehydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId993" w:history="1">
+            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. N. Ames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 7 (4), pp.511-518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1004" w:history="1">
+            <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1005" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence quantum yield determination of pyrimidine(6-4) pyrimidone photoadducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1006" w:history="1">
+            <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 59 (4), pp.402-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1005" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1008" w:history="1">
+            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HPLC separations of normal and modified nucleobases and nucleosides on an amino silica-gel column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. F. Incardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNAL OF LIQUID CHROMATOGRAPHY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 16 (15), pp.3185-3202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1008" w:history="1">
+            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far-UV photochemistry and photosensitization of 2'-deoxycytidylyl-(3'-5')-thymidine - Isolation and characterization of the main photoproducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 15 (3), pp.199-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1011" w:history="1">
+            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the (6-4) photoproduct of 2'-deoxycytidylyl-(3'-5')-thymidine and of its Dewar valence isomer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 53 (3), pp.293-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1011" w:history="1">
+            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -32666,4572 +32658,4572 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1012" w:history="1">
+            <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la génotoxicité des UV solaires pour optimiser la photoprotection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">La spectrométrie de masse : un outil pour l’étude de la dégradation des plastiques biodégradables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Toxicologie Génétique, Apr 2024, en ligne (Webinaire), France</w:t>
+              <w:t xml:space="preserve">webinaire du réseau thématique de recherche PlastNet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PlastNet, Jun 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1012" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625466v1</w:t>
+            <w:hyperlink r:id="rId1013" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1013" w:history="1">
+            <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spectrométrie de masse : un outil pour l’étude de la dégradation des plastiques biodégradables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Evaluer la génotoxicité des UV solaires pour optimiser la photoprotection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">webinaire du réseau thématique de recherche PlastNet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PlastNet, Jun 2024, En ligne, France</w:t>
+              <w:t xml:space="preserve">Webinaire Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Toxicologie Génétique, Apr 2024, en ligne (Webinaire), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1013" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625475v1</w:t>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets cutanés de la lumière solaire et comment s’en protéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RENCONTRE ANNUELLE ÉDITION 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Genespoir, association Française des Albinismes, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1015" w:history="1">
+            <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxic effects of sunlight in humans: from DNA damage to skin cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photobiology School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Photobiology, Jun 2024, Bressanone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1015" w:history="1">
+            <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1016" w:history="1">
+            <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact toxicologique à long terme de pigments de tatouage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2024 de la Société Française de Photobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Photobiologie, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1016" w:history="1">
+            <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1017" w:history="1">
+            <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes génotoxiques induits par les UV impliqués dans la survenue du mélanome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">DNA photoproducts outside of the nucleus as biomarkers of the genotoxicity of UV radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès joint de la Société Française de Photobiologie, du Groupe sur le Cancer Cutané et de la Société Française de Photodermatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Photobiologie, Groupe sur le Cancer Cutané et Société Française de Photodermatologie, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Photobiology, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1017" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439139v1</w:t>
+            <w:hyperlink r:id="rId1018" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1018" w:history="1">
+            <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA photoproducts outside of the nucleus as biomarkers of the genotoxicity of UV radiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Mécanismes génotoxiques induits par les UV impliqués dans la survenue du mélanome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Photobiology, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">congrès joint de la Société Française de Photobiologie, du Groupe sur le Cancer Cutané et de la Société Française de Photodermatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Photobiologie, Groupe sur le Cancer Cutané et Société Française de Photodermatologie, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1018" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355405v1</w:t>
+            <w:hyperlink r:id="rId1019" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1019" w:history="1">
+            <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicological impact of photodegraded organic tattoo pigments on human cultured keratinocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1019" w:history="1">
+            <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1020" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity of polycaprolactone and polystyrene nanoparticles, aged in environmental conditions, towards intestinal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Boulée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanosafe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1020" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of UVA to the effects of sunbeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Photobiology, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1022" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity of polycaprolactone and polystyrene nanoparticles, aged in environmental conditions, towards intestinal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Boulée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European congress of the European Society of Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1022" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1023" w:history="1">
+            <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes génotoxiques induits par les UV impliqués dans la survenue du mélanome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20es JOURNÉES NATIONALES de PHOTODERMATOLOGIE &amp; JOURNÉE d’ACTUALISATION de CANCÉROLOGIE CUTANÉE &amp; JOURNÉE de PHOTOBIOLOGIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Photodermatologie; Société Française de Photobiologie; Groupe de Cancérologie Cutannée, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1023" w:history="1">
+            <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1024" w:history="1">
+            <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutathione conjugates as biomarkers of the systemic diffusion of vesicating agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBRNE - 5th Research and Innovation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEA; DGA; Agence d'Innovation de Défense, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1024" w:history="1">
+            <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1025" w:history="1">
+            <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances et controverses en photoprotection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-congrès Soleil Peau Cancer Cutané</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1025" w:history="1">
+            <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1026" w:history="1">
+            <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of combined exposure to UVB and UVA on the induction and repair of DNA photoproducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Investigative Dermatology (SID) 2022 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, On-line, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1026" w:history="1">
+            <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1027" w:history="1">
+            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les photoproduits de l’ADN dans les spores bactériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Conjoint HappyBio-SFPb-SFPMed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1027" w:history="1">
+            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1028" w:history="1">
+            <w:hyperlink r:id="rId1029" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la préparation d’échantillons biologiques par SPE online et orthogonale pour l’évaluation de l’exposition à l’ypérite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gilardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gilardoni</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e congrès annuel de la Société Française de Toxicologie Analytique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Grenoble, France. pp.S41-S42, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1030" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2020.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1029" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1030" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-induced genotoxic pathways leading to melanoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Biological Effects of Ultraviolet Radiation and Opportunities for Sterilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light &amp; Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 17th International Congress of Photobiology / 18th Congress of the European Society for Photobiology, Aug 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Forum LED Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1030" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567987v1</w:t>
+            <w:hyperlink r:id="rId1031" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1031" w:history="1">
+            <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-additive genotoxic effects of polycyclic aromatic hydrocarbons in mixtures in human in vitro models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">UV-induced genotoxic pathways leading to melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting Eurotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Light &amp; Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17th International Congress of Photobiology / 18th Congress of the European Society for Photobiology, Aug 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1031" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567980v1</w:t>
+            <w:hyperlink r:id="rId1032" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1032" w:history="1">
+            <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Effects of Ultraviolet Radiation and Opportunities for Sterilization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Non-additive genotoxic effects of polycyclic aromatic hydrocarbons in mixtures in human in vitro models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum LED Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Meeting Eurotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1032" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567894v1</w:t>
+            <w:hyperlink r:id="rId1033" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1033" w:history="1">
+            <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of genotoxic effects of polycyclic aromatic hydrocarbons in human skin upon co-exposure with sunlight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1034" w:history="1">
+            <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Von Koschembahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1035" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Leccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1036" w:history="1">
+            <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Phillipe Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting Eurotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1033" w:history="1">
+            <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1037" w:history="1">
+            <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition au soleil et impact biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Midi Minatec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1037" w:history="1">
+            <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1038" w:history="1">
+            <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human skin model to study the impact of ultraviolet radiation on skin permeation and metabolism of complex mixtures of polycyclic aromatic hydrocarbons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bourgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne von Koschembahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress on In Vitro Toxicology (ESTIV2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1038" w:history="1">
+            <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1039" w:history="1">
+            <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of melanin to the specificity of UV-induced DNA damage in melanocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'European Society for Pigmented Cells Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Pigmented Cells Research, Sep 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1039" w:history="1">
+            <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1040" w:history="1">
+            <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic Human Skin Model for the Understanding of Polycyclic Aromatic Hydrocarbons Cutaneous Absorption and Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bourgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1035" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Leccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Perspectives in Percutaneous Penetration Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1040" w:history="1">
+            <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1041" w:history="1">
+            <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunlight genotoxicity : a challenge to action spectra ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennal Meeting of the American Society for Photobiology,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Tampa FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1041" w:history="1">
+            <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1042" w:history="1">
+            <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of UVA to the for formation of pyrimidine dimers in DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Workshop on Radiation Damage to DNA,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1042" w:history="1">
+            <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1043" w:history="1">
+            <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-exposure to benzo[a]pyrene and simulated sunlight affect both formation of DNA adducts and repair of pyrimidine dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1044" w:history="1">
+            <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. von Koschembahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1045" w:history="1">
+            <w:hyperlink r:id="rId1046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1046" w:history="1">
+            <w:hyperlink r:id="rId1047" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennal Meeting of the American Society for Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Tampa FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1043" w:history="1">
+            <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1047" w:history="1">
+            <w:hyperlink r:id="rId1048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar simulated light exposure alters metabolization and genotoxicity induced by benzo[a]pyrene in human skin explants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne von Koschembahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1035" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Leccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Congress of the European Society for Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1047" w:history="1">
+            <w:hyperlink r:id="rId1048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1048" w:history="1">
+            <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA damage included by mixtures of genotoxic agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA damage and repair : Computations meet experiments,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1048" w:history="1">
+            <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1049" w:history="1">
+            <w:hyperlink r:id="rId1050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar simulated light exposure alters metabolization and genotoxicity induced by benzo[a]pyrene in human skin explants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne von Koschembahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1050" w:history="1">
+            <w:hyperlink r:id="rId1051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-T. Leccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1051" w:history="1">
+            <w:hyperlink r:id="rId1052" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Congress of the European Society for Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Photobiology, 2017, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1049" w:history="1">
+            <w:hyperlink r:id="rId1050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1052" w:history="1">
+            <w:hyperlink r:id="rId1053" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-Induced oxidative lesions: involvement of one-electron oxidation reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Combined actions of UVB and UVA on DNA damage and repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Radiation Damage to DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">2016 Conference of the American Society for Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society for Photobiology, May 2016, Tampa FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1052" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569150v1</w:t>
+            <w:hyperlink r:id="rId1053" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1054" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined actions of UVB and UVA on DNA damage and repair</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude des lésions d'oxydation de l'ADN et de leur réparation chez Thermococcus gammatolerans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1055" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1056" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1057" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1058" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1059" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Conference of the American Society for Photobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Society for Photobiology, May 2016, Tampa FL, United States</w:t>
+              <w:t xml:space="preserve">Congrès du GDR Archées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1054" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567934v1</w:t>
+                <w:t xml:space="preserve">hal-02569154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1055" w:history="1">
+            <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des lésions d'oxydation de l'ADN et de leur réparation chez Thermococcus gammatolerans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Morand</w:t>
+                <w:t xml:space="preserve">Recent advances in the formation of DNA damage by UV radiation: from test tube experiments to human skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1061" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomez Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bányász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du GDR Archées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Joint Meeting of the French and Italian Societies for Photobiology and Photochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French and Italian Societies for Photobiology and Photochemistry, Sep 2016, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1055" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569154v1</w:t>
+            <w:hyperlink r:id="rId1060" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1061" w:history="1">
+            <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the formation of DNA damage by UV radiation: from test tube experiments to human skin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">UV-Induced oxidative lesions: involvement of one-electron oxidation reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1062" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId1063" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gomez Mandoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of the French and Italian Societies for Photobiology and Photochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French and Italian Societies for Photobiology and Photochemistry, Sep 2016, Bari, Italy</w:t>
+              <w:t xml:space="preserve">International Workshop on Radiation Damage to DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1061" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567951v1</w:t>
+            <w:hyperlink r:id="rId1062" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1063" w:history="1">
+            <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecrans solaires et protection de l’ADN</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of TiO2 nanoparticles on DNA repair in pulmonary cells: a mechanistic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1065" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Biola-Clier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1066" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1067" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1068" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Herlin-Boime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Photoprotection" de la Société Française de Photobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Photobiologie, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de l’Institut des Métaux en Biologie de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1063" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567928v1</w:t>
+            <w:hyperlink r:id="rId1064" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1064" w:history="1">
+            <w:hyperlink r:id="rId1069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of TiO2 nanoparticles on DNA repair in pulmonary cells: a mechanistic study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-additive genotoxic effets of mixtures of polycyclic aromatic hydrocarbons applied to human cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Institut des Métaux en Biologie de Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">44th Annual Meeting of the European Environmental Mutagenesis and Genomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1064" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569160v1</w:t>
+            <w:hyperlink r:id="rId1069" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1069" w:history="1">
+            <w:hyperlink r:id="rId1070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-additive genotoxic effets of mixtures of polycyclic aromatic hydrocarbons applied to human cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Induction de photoproduits de l’ADN par les UV : données récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Annual Meeting of the European Environmental Mutagenesis and Genomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Table ronde sur les UV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Radioprotection, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1069" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567917v1</w:t>
+            <w:hyperlink r:id="rId1070" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1070" w:history="1">
+            <w:hyperlink r:id="rId1071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction de photoproduits de l’ADN par les UV : données récentes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dewar valence isomer, a biologically relevant DNA photoproduct produced by combined exposure to UVB and UVA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1072" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rebelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bacqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1073" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1074" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Meador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde sur les UV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Radioprotection, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">16th Congress of the European Society for Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Photobiology, Sep 2015, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1070" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567939v1</w:t>
+            <w:hyperlink r:id="rId1071" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1071" w:history="1">
+            <w:hyperlink r:id="rId1075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewar valence isomer, a biologically relevant DNA photoproduct produced by combined exposure to UVB and UVA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Ecrans solaires et protection de l’ADN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Meador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Congress of the European Society for Photobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Photobiology, Sep 2015, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">Journée "Photoprotection" de la Société Française de Photobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Photobiologie, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1071" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567964v1</w:t>
+            <w:hyperlink r:id="rId1075" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1075" w:history="1">
+            <w:hyperlink r:id="rId1076" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes et impact de nanoparticcules de TiO2 sur la réparation de l'ADN dans des cellules pulmoniares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1076" w:history="1">
+            <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Biola-Clier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop nanoparticules métalliques, biologie, environnement et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1075" w:history="1">
+            <w:hyperlink r:id="rId1076" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1077" w:history="1">
+            <w:hyperlink r:id="rId1078" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimères cyclobutane de pyrimidine : des photoproduits de l'ADN issus de plusieurs mécanismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre de la Société Française de Photobiologie et du Groupe Français de Photochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Photobiologie, Groupe Français de Photochimie, Dec 2015, Paris-Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1077" w:history="1">
+            <w:hyperlink r:id="rId1078" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1078" w:history="1">
+            <w:hyperlink r:id="rId1079" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact et mécanismes d'action de nanoparticules de TiO2 sur la réparation de l'ADN dans des cellules pulmoniares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Biola-Clier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1079" w:history="1">
+            <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvaigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique du labex SERENADE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1078" w:history="1">
+            <w:hyperlink r:id="rId1079" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1080" w:history="1">
+            <w:hyperlink r:id="rId1081" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the methylation site of cytosine on the formation of bipyrimidine photoproducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1081" w:history="1">
+            <w:hyperlink r:id="rId1082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Wack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Meeting of the American Society for Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Society for Photobiology, Jun 2014, Sab Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1080" w:history="1">
+            <w:hyperlink r:id="rId1081" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1082" w:history="1">
+            <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UVA and UVC induced excited states and damage of DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vayá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1083" w:history="1">
+            <w:hyperlink r:id="rId1084" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Changenet‐barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Photochemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1082" w:history="1">
+            <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1084" w:history="1">
+            <w:hyperlink r:id="rId1085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the genotoxicity of atmospheric PAHs in cultured cells from target organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Genies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Tarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chopard-Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Congress of European Societies of Toxicology EUROTOX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1084" w:history="1">
+            <w:hyperlink r:id="rId1085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1085" w:history="1">
+            <w:hyperlink r:id="rId1086" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excited states and reactivity of DNA double helices in the UVA spectral domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vayá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Changenet-Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Bejing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1085" w:history="1">
+            <w:hyperlink r:id="rId1086" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1086" w:history="1">
+            <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation transfer in natural DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vayá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-A. Miannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Markovitsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Réunion Biennale de la Société Royale de Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1086" w:history="1">
+            <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1087" w:history="1">
+            <w:hyperlink r:id="rId1088" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference between nanoparticles and metal homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1088" w:history="1">
+            <w:hyperlink r:id="rId1089" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.N. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1089" w:history="1">
+            <w:hyperlink r:id="rId1090" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-A. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1090" w:history="1">
+            <w:hyperlink r:id="rId1091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Candéias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1091" w:history="1">
+            <w:hyperlink r:id="rId1092" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1092" w:history="1">
+            <w:hyperlink r:id="rId1093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Catty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanosafe2010: International Conference on Safe Production and Use of Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Grenoble, France. pp.012035, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1093" w:history="1">
+            <w:hyperlink r:id="rId1094" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/304/1/012035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1087" w:history="1">
+            <w:hyperlink r:id="rId1088" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37241,395 +37233,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1094" w:history="1">
+            <w:hyperlink r:id="rId1095" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif à « la prise en compte, dans le cadre normatif, des effets des LED contenues dans les jouets sur la santé des enfants »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1096" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Viénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1097" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1098" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Enouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1099" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Torriglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0193, Anses. 2024, 33 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1095" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId1094" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04721790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1100" w:history="1">
+            <w:hyperlink r:id="rId1101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif aux lignes directrices visant à limiter l’exposition des personnes aux champs électromagnétiques (100 kHz – 300 GHz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pereira de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Boarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0192, Anses. 2023, 50 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1101" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId1100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04241299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1106" w:history="1">
+            <w:hyperlink r:id="rId1107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition des nanomatériaux : analyse, enjeux et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Baeza-Squiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Devoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2018-SA-0168, Anses. 2023, 128 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1107" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId1106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04168348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37639,219 +37631,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1111" w:history="1">
+            <w:hyperlink r:id="rId1112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-induced formation of DNA damage in cells and their mutational consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1112" w:history="1">
+            <w:hyperlink r:id="rId1113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Adar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roberto Improta; Thierry Douki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Photodamage: From Light Absorption to Cellular Responses and Skin Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, 2021, Comprehensive Series in Photochemical &amp; Photobiological Sciences, 978-1-83916-196-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1113" w:history="1">
+            <w:hyperlink r:id="rId1114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781839165580-00133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1111" w:history="1">
+            <w:hyperlink r:id="rId1112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1114" w:history="1">
+            <w:hyperlink r:id="rId1115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced processes in DNA: basic theoretic and experimental features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1115" w:history="1">
+            <w:hyperlink r:id="rId1116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Improta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roberto Improta; Thierry Douki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Photodamage: From Light Absorption to Cellular Responses and Skin Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, 2021, 978-1-83916-558-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1116" w:history="1">
+            <w:hyperlink r:id="rId1117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781839165580-00001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1114" w:history="1">
+            <w:hyperlink r:id="rId1115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37861,1178 +37853,1178 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1117" w:history="1">
+            <w:hyperlink r:id="rId1118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutathione conjugates as biomarkers of the systemic diffusion of vesicating agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gilardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1118" w:history="1">
+            <w:hyperlink r:id="rId1119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara-Lou Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1119" w:history="1">
+            <w:hyperlink r:id="rId1120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBRNE Research and Innovation 5th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Lille, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1117" w:history="1">
+            <w:hyperlink r:id="rId1118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1120" w:history="1">
+            <w:hyperlink r:id="rId1121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of solar UV radiation on the genotoxicity of polycyclic aromatic hydrocarbon in skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1034" w:history="1">
+            <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Von Koschembahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bourgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light &amp; Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1120" w:history="1">
+            <w:hyperlink r:id="rId1121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1121" w:history="1">
+            <w:hyperlink r:id="rId1122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of diesel and biodiesel exhausts repeated exposure on lung genotoxicity in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1122" w:history="1">
+            <w:hyperlink r:id="rId1123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Preterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lecureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Meeting of the European Environmental Mutagenesis and Genomics Society (EEMGS) - "Genotoxicology and cancer: Science challenges solved by transdisciplinary collaboration"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1121" w:history="1">
+            <w:hyperlink r:id="rId1122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1123" w:history="1">
+            <w:hyperlink r:id="rId1124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxiciy of E171 food additive (TiO2) on in vitro models of intestinal epithelium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical insight into different repair rates of cyclobutane pyrimidine dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tisseyre</w:t>
+                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dussert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Francois Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology 2018,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Neuss, Germany</w:t>
+              <w:t xml:space="preserve">Fifteenth edition of the international Workshop on Radiation Damage to DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569198v1</w:t>
+            <w:hyperlink r:id="rId1124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1128" w:history="1">
+            <w:hyperlink r:id="rId1127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical insight into different repair rates of cyclobutane pyrimidine dimers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxiciy of E171 food additive (TiO2) on in vitro models of intestinal epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
+                <w:t xml:space="preserve">C. Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Dehez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">F. Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteenth edition of the international Workshop on Radiation Damage to DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Aussois, France</w:t>
+              <w:t xml:space="preserve">Nanotoxicology 2018,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Neuss, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124572v1</w:t>
+            <w:hyperlink r:id="rId1127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1131" w:history="1">
+            <w:hyperlink r:id="rId1132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomaterial genotoxicity: The case of silver nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1132" w:history="1">
+            <w:hyperlink r:id="rId1133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bobyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1127" w:history="1">
+            <w:hyperlink r:id="rId1131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1133" w:history="1">
+            <w:hyperlink r:id="rId1134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Veronesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1134" w:history="1">
+            <w:hyperlink r:id="rId1135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New tools and approches for nanomaterial safety assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Malaga, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1131" w:history="1">
+            <w:hyperlink r:id="rId1132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1135" w:history="1">
+            <w:hyperlink r:id="rId1136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génotoxicité des hydrocarbures aromatiques polycycliques : nature des lésions de l’ADN, rôle du type cellulaire et effets de mélange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Genies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Tarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Française de Toxicologie Génétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1135" w:history="1">
+            <w:hyperlink r:id="rId1136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1136" w:history="1">
+            <w:hyperlink r:id="rId1137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adduits de l’ypérite dans l’ADN de la peau et d’organes internes après une exposition cutanée chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Batal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1137" w:history="1">
+            <w:hyperlink r:id="rId1138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cléry-Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvaigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Française de Toxicologie Génétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1136" w:history="1">
+            <w:hyperlink r:id="rId1137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1138" w:history="1">
+            <w:hyperlink r:id="rId1139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of the spore photoproduct and structural analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1139" w:history="1">
+            <w:hyperlink r:id="rId1140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI Round Table on Nucleosides, Nucleotides and Nucleic Acids Chemical Biology of Nucleic acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1138" w:history="1">
+            <w:hyperlink r:id="rId1139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1140" w:history="1">
+            <w:hyperlink r:id="rId1141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de nanoparticules de TiO2 sur la réparation de l'ADN dans des cellules pulmonaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1076" w:history="1">
+            <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Biola-Clier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1141" w:history="1">
+            <w:hyperlink r:id="rId1142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39051,113 +39043,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFTG 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1140" w:history="1">
+            <w:hyperlink r:id="rId1141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1142" w:history="1">
+            <w:hyperlink r:id="rId1143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of TiO2 nanoparticles on DNA repair in A549 and BEAS-2B epithelial pulmonary cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1076" w:history="1">
+            <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Biola-Clier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1141" w:history="1">
+            <w:hyperlink r:id="rId1142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39176,436 +39168,436 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotox 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1142" w:history="1">
+            <w:hyperlink r:id="rId1143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1143" w:history="1">
+            <w:hyperlink r:id="rId1144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of TiO2 nanoparticles genotoxicity: impact on DNA repair in, A549 and BEAS-2B Epithelial Pulmonary Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId1076" w:history="1">
+                <w:t xml:space="preserve">Toxicity of TiO2 nanoparticles upon chronic exposure of pulmonary cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Biola-Clier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Armengaud</w:t>
+            <w:hyperlink r:id="rId1068" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Herlin-Boime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanosafe 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de la société française de toxicologie génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569186v1</w:t>
+            <w:hyperlink r:id="rId1144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1145" w:history="1">
+            <w:hyperlink r:id="rId1146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of TiO2 nanoparticles upon chronic exposure of pulmonary cells in vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of TiO2 nanoparticles genotoxicity: impact on DNA repair in, A549 and BEAS-2B Epithelial Pulmonary Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1077" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Biola-Clier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Jugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1076" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douki</w:t>
+            <w:hyperlink r:id="rId1147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1067" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de la société française de toxicologie génétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Nanosafe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569173v1</w:t>
+            <w:hyperlink r:id="rId1146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1147" w:history="1">
+            <w:hyperlink r:id="rId1148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LC-MS/MS Quantification of DNA Adducts to Study the Genotoxicity of the Food Contaminants PhIP and B[a]P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien L. Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1148" w:history="1">
+            <w:hyperlink r:id="rId1149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1149" w:history="1">
+            <w:hyperlink r:id="rId1150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Denver, Colombia. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1147" w:history="1">
+            <w:hyperlink r:id="rId1148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId1150"/>
+      <w:footerReference w:type="default" r:id="rId1151"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -39752,51 +39744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Bard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Papin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Boul&#233;e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berenguer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliro Villacorta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2026.116027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine B&#233;temps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Boudard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2026.106214" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522874v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aubry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanchemanche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Breuill&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rabilloud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.5c00451" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568411v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aheen Faisal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Lerche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Philipsen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pihl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-026-00884-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298626v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Boul&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129150" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vitipon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hirschler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Diemer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83713-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374963v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faisal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philipsen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lerche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laursen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-025-00807-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#233;ne Bouhlel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Caffin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Benoist" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14070349" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00960B" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Millot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400549" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bacqueville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jacques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Geni&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roullet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13921" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792386v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl P Lawrence" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P E Sarkany" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Acker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Herzog" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jvc2.586" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622416v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Jakhlal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coantic-Castex" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ob00279b" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cario" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Scalia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mahfouf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muzotte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdermsci.2024.03.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille G&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Huyghe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duplan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xjidi.2023.100227" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136510v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Libiad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Zannier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Portero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang G&#228;rtner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Far&#237;as" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.791714" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356359v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13528" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703545v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bacqueville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacques-Jamin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lapalud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roullet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18196" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759123v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Reynaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Belz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-022-04302-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ob00044j" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103848v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eldin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gudimard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03096-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gilardoni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;on&#231;o" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2021.152950" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155695v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2021.112169" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142136v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damilola Fajuyigbe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Dijk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sarkany" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Young" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12956" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377989v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dromigny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brunel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-021-00114-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417289v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne von Koschembahr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Youssef" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Giot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.104744" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930031v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecureur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monteil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jaguin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pr&#233;terre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115264" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565634v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikehata Hironobu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mori Toshio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamei Yasuhiro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadet Jean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13159" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417294v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201900280" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065908v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Josse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.18936" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065922v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charazac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Fayyad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.01551" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03053823v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Balanikas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banyasz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baldacchino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Markovitsi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00245" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565536v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13278" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565567v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Willie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilleri Emily" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craft D. Levi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korza George" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Granados Maria Rocha" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03039-19" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439056v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Rivier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-019-02650-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065911v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franc&#233;s&#8208;monerris" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Hognon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002484" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111807v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Arnal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2020.503198" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065905v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Nishimura" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironobu Ikehata" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cadet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Sugiura" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13361" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065929v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Basset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Torelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa667" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02907951v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dussert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Arthaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dalzon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Torres" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071418" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565929v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pi&#233;rard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taudon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180840v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Persoons" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marques" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Balducci" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-019-02504-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02160879v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b02637" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978322v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dorier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tisseyre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2018.11.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01812515v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Galibert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12950" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903708v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calissi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33031-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711070v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Preterre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.12.077" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869698v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Lawrence" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30738-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860395v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Josse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Digabel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Gravier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Questel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2017.12.021" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903702v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2329-2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869675v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7pp00395a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869573v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Mori" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Yamamoto" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7pp00348j" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02421137v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hosseini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dousset" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Serrano-Sanchez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Redonnet-Vernhet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.05.060" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869569v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Young" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Greenaway" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Harrison" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lawrence" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sarkany" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2992" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869570v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Nicholson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schuerger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2017.1721" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450635v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sauvaigo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/gew052" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01668999v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Balty" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b05931" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477824v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Abou-Hamdan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gardette" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Gharib" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max de Reggi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1206234" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434808v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Barbier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hachemi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Dutertre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gorlas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.6b00128" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01334656v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Esposito" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lepori" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b03340" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426181v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez-Mendoza" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Markovitsi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ravanat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01781" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01424852v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Biola-Clier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Libert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/gew055" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869593v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12605" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX30V0J4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450651v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2016.07.007" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNCZH62G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869592v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Genies" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Jullien" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefebvre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Revol" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maitre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.05.006" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24NH8WJ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869681v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sage" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5pp00382b" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869584v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sarrazy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Batal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pitiot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.11.001" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8FQLR93-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585690v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duprat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rebelo-Moreira" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiraud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobio1.2015.06.015" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734602v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Panitz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerda Horneck" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Rabbow" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Rettberg" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Moeller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1473550414000251" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734599v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouret" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wartelle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Emorine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertoni" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.09.022" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q60J2DN7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587600v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12368" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589780v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarah A. Meador" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Berard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Wack" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12365" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QBTQ88DX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586121v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Rebelo-Moreira" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hamona" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.01.001" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-874MF8VS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541188v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589961v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5033267" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592876v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forestier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana de Rosa" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Rachidi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms160817422" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013110v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana de Rosa de Rosa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735136v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Premi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Wallisch" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila M. Mano" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam B. Weiner" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Bacchiocchi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1256022" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013115v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Ravanat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breton" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasparutto" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869649v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Helena Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Simon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Pathak" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Valle" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3pp50399b" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869646v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Andr&#228;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303905" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ABFF680357F46B230C4E13F38FEDBDD97F4D91D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940172v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20130715" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075288v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja5040478" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869643v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarah Meador" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Baldwin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dean Pakulski" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Jeffrey" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Mitchell" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12414" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SFQ530R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869687v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Tarantini" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071776v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sadr-Arani" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.05.026" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLGV7295-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649868v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Montillet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tranchimand" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rumeau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001513" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645457v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058591" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054558v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053784v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ravanat" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Wagner" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903135v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chopard-Lallier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078356" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00842451v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Labet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lidia Jorge" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3PP50069A" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054527v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boudry" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouret" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wartelle" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Emorine" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054526v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clery-Barraud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054538v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2012.01200.x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054606v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724240v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vay&#225;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gustavsson" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berlin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304328g" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732999v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Improta" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Onidas" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304069f" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054581v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Horneck" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moeller" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Mancinelli" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2011.0737" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054578v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grand" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif A. Eriksson" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly L. Jorge" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054611v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wassmann" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabbow" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panitz" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054601v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forestier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069788v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan&#233;lie Perche-Letuv&#233;e" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velavan Kathirvelu" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Berggren" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Clemancey" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Latour" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.405019" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184970v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demeilliers" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms131114766" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054555v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Rosa" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Erkekoglu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hincal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2011.647009" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054603v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. Noonan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Zaidi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wolnicka-Glubisz" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Anver" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bahn" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1893" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788074v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Hanot" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boivin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mal&#233;sys" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuve" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colliaux" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044367" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054599v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogdanowicz" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Haure" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castex-Rizzi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054530v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2011.51" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985110v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bounaix Morand Du Puch" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kraut" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fuchs" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054528v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beblo" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmalz" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rachel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wirth" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903180v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Rajhi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2010.09.002" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-797JSD9B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070481v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nzengue" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Cand&#233;ias" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2011.06.002" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N7N5HM7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054590v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Mcmahon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Hyland" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. T. Butterworth" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Coulter" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647632v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Blanche Personnaz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jafrezzo" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772248.2011.573621" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591797v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#225;ny&#225;sz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vaya" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Changenet-Barret" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja110879m" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054536v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659337v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Jugan" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barillet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon-Deckers" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvaigo" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2011.587903" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054523v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amara" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garrel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Rhouma" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054602v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bourrain" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Beani" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Leccia" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2011.47" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054583v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Jugan" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2011.1181" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053786v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054594v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Reitz" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-010-0579-3" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054584v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9049044" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497916v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierrel" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamelin" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich M&#252;hlenhoff" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.03.014" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516393v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-A. Miannay" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja102800r" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069703v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arragain" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia-Serres" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Blondin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.065516" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073763v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel K Handelman" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Forouhar" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan-Yan Wei" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Tomizawa" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.106831" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054588v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matallana-Surget" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Meador" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cavicchioli" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joux" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054535v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054604v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Obtulowicz" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Winczura" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Speina" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Swoboda" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Janik" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2010.06.027" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575519v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahmad" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cosa" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Davies" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank R de Gruijl" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00649.x" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480209v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mccullagh" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hariharan" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Lewis" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp100983t" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472822v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gracia-Chantegrel" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karpati" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924712b" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891113v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226;dia Asgatay" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Philippe" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1023173" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054595v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reitz" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00893.x" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054542v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chater" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sakly" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdelmelek" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404379v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lazzarotto" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp901841s" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903200v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrfmmm.2009.08.014" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D1M3NF8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054592v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Mitchell" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paniker" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054522v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garel" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054587v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053787v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Pierre" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054537v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Mascio" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371635v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Nicolet" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathevon" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Fontecilla-Camps" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374829v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chandor-Proust" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berteau" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ollagnier de Choudens" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054600v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charveron" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973138v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Girard" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pozzebon" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delacote" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smirnova" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2008.05.004" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP64TWQB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054543v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054541v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073765v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mantel" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chandor" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805032r" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NDPJQF3B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973137v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joy" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Schuster" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B717437C" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4SQKD959-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973136v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Falletti" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx800169a" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3V3P3MGK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067410v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Torr&#233;ton" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01204" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054520v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guiraud" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054534v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054591v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Millau" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Raffin" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillat" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claudet" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arras" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054586v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitre" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gateau" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarantini" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282552v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Belloni" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Mostafavi" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Spotheim-Maurizot" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390435v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badouard" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panteix" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0967199407004340" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/127476741C78C510F8A74078A58D16C73BD492AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054589v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973135v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ksoury" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2008.00361.x" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3572F17FF249D4BF3D6028935C712B9B0E09CD7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382017v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rousselet" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richaud" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Garcia Chantegrel" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2008.02.025" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R93CGQL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054519v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258201v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chouini-Lalanne" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Clivio" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054524v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377642v2" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Sanakis" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177160v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clivio" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054571v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054596v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stackebrandt" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rettberg" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054576v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcin" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Stoebner" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guesnet" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guezennec" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B615656H" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-10KL1SJT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054593v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Nicholson" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374602v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054564v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pouget" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Testard" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000600573788" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054553v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoine" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iacazio" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ennar" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054557v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054540v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054580v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hazane" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054518v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075784v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valton" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Kendrew" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M506146200" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054551v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daghino" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turci" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomatis" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perotto" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054517v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966814v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097914v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marchand" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouillet" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berthier" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac060481q" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z913RJNK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054533v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054556v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091729v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Voituron" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servais" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romestaing" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barr&#233;" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2005.09.006" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRLBSWXG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054568v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Setlow" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Setlow" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054539v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053791v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seve" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chimienti" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devargnas" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouffen" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157340605774598144" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-59XM35HT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054549v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courdavault" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canguilhem" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021554v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussouar" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molnar" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pequignot" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715760400011098" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054532v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054579v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerniou" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021170v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montillet J.-L." TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Triantaphylides" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054554v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. P. de La Vega" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054567v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054577v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Gedik" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Collins" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duez" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Kouegnigan" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.04-1767fje" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054597v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Montillet" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Cacas" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Montane" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949083v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courdavault" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baudouin" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054544v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chazal" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roux" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alapetite" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roulin" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moustacchi" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054605v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierrel" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontecave" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atta" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054550v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054563v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Odin" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053781v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellon" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frelon" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054561v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390508v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cadet" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrfmmm.2003.09.001" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51MPB2RV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054565v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reynaud-Angelin" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054562v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laporte" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054575v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054570v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vadesne-Bauer" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054546v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collins" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gedik" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaughan" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wood" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. White" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054573v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054574v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053789v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riis" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054566v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivi&#232;re" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054569v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054529v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054608v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duez" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gremaud" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herbert" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054531v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0891-5849(02)00820-1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC4HNCR4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053788v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Onuki" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Teixeira" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. G. Medeiros" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dornemann" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054547v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casalini" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guglielmi" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luceri" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kasai" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kido" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054545v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053783v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054585v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lindqvist" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Czochralska" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Fontaine-Aupart" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kawczynski" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tfibel" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b203620g" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-385SQB8X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054525v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barraud" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerret" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamard" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054559v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angelov" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054609v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054552v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Dany" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053782v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berger" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Bourdat" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duarte" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054560v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054607v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054395v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tornabene" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054396v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Richard" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054394v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Court" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054393v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bretonniere" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/0033-7587(2000)153[0029:parido]2.0.co;2" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054389v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arimoto-Kobayashi" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Anma" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yoshinaga" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054392v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054399v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Collins" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brown" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bogdanov" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cooke" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054383v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bianchini" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elmstahl" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinez-Garcia" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Van Kappel" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054390v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054391v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974397v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spinelli" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974405v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tremblay" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974388v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974402v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974396v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perdiz" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grof" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kuluncsics" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974393v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. H. Bechara" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974404v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duretz" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guiller" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974381v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Carvalho" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P. D. Campos" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974383v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delatour" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Brochier" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974382v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Ham" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974395v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974400v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zalizniak" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974392v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martini" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Turesky" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974391v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paganon" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974389v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. N. Ames" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974401v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Faure" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudray" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mousseau" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducros" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974387v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974390v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974399v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voituriez" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974386v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974384v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974380v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blais" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigny" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974403v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Incardona" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974385v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974398v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625466v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625475v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625512v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625495v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773022v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439139v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355405v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867986v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784552v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355398v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784544v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355383v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355314v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662853v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355369v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662829v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103638v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2020.09.006" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567987v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567980v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567894v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567984v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Von Koschembahr" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Leccia" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Giot" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567979v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904963v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567947v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904976v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567895v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567896v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567893v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. von Koschembahr" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youssef" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beal" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904829v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567945v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567971v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Leccia" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Giot" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569150v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomez Mandoza" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567934v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569154v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Barbier" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lagorce" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hachemi" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dutertre" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morand" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567951v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez Mendoza" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567928v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569160v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Biola-Clier" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Gaillard" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herlin-Boime" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567917v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567939v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567964v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rebelo" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duplan" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meador" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569168v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biola-Clier" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567925v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569163v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Gaillard" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567968v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle B&#233;rard" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868961v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Changenet&#8208;barret" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904853v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658883v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658928v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659353v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Petit" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Garcia" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cand&#233;ias" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casanova" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catty" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/304/1/012035" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721790v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04241299v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira de Vasconcelos" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boarini" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdieu" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168348v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689535v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Adar" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839165580-00133" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689530v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Improta" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839165580-00001" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662418v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara-Lou Kang" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierard" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567993v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470091v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Preterre" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569198v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorier" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tisseyre" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dussert" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124572v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehez" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569189v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bobyk" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veronesi" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567978v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567975v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ry-Barraud" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569203v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamon" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569178v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gaillard" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569183v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569186v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Gaillard" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569173v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rabilloud" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802652v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Bard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Papin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Boul&#233;e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berenguer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliro Villacorta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2026.116027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Breton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.6c00101" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine B&#233;temps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Boudard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2026.106214" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aubry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanchemanche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Breuill&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rabilloud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.5c00451" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568411v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aheen Faisal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Lerche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Philipsen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pihl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-026-00884-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vitipon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hirschler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Diemer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83713-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298626v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Boul&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129150" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faisal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philipsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lerche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laursen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-025-00807-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Millot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400549" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625280v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#233;ne Bouhlel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Caffin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Benoist" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14070349" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454953v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bacqueville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jacques" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Geni&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roullet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13921" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl P Lawrence" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P E Sarkany" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Acker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Herzog" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jvc2.586" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666026v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00960B" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Jakhlal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coantic-Castex" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ob00279b" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622420v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cario" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Scalia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mahfouf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muzotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdermsci.2024.03.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287281v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille G&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Huyghe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duplan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xjidi.2023.100227" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Libiad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759123v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Reynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Belz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-022-04302-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850053v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ob00044j" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703545v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bacqueville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacques-Jamin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lapalud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roullet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18196" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689520v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Zannier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Portero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang G&#228;rtner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Far&#237;as" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.791714" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356359v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13528" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345961v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gilardoni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;on&#231;o" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eldin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2021.152950" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155695v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2021.112169" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gudimard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03096-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142136v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damilola Fajuyigbe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Dijk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sarkany" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Young" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12956" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377989v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dromigny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brunel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-021-00114-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565536v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13278" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565567v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Willie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilleri Emily" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craft D. Levi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korza George" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Granados Maria Rocha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03039-19" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417289v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne von Koschembahr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Youssef" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Giot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.104744" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930031v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecureur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monteil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jaguin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pr&#233;terre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115264" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417294v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201900280" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565634v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikehata Hironobu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mori Toshio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamei Yasuhiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadet Jean" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13159" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03053823v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Balanikas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banyasz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baldacchino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Markovitsi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00245" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065922v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charazac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Fayyad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.01551" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065908v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Josse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.18936" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439056v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Rivier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-019-02650-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065911v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franc&#233;s&#8208;monerris" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Hognon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002484" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111807v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Arnal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2020.503198" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065905v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Nishimura" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironobu Ikehata" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cadet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Sugiura" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13361" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065929v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Basset" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Torelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa667" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02907951v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dussert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Arthaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dalzon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Torres" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071418" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02160879v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b02637" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565929v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pi&#233;rard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taudon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180840v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Persoons" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marques" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Balducci" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-019-02504-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01812515v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Galibert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12950" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978322v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dorier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tisseyre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2018.11.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869573v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Mori" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Yamamoto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7pp00348j" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903708v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calissi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33031-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711070v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Preterre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.12.077" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02421137v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hosseini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dousset" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Serrano-Sanchez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Redonnet-Vernhet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.05.060" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869569v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Young" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Greenaway" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Harrison" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lawrence" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sarkany" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2992" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869698v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Lawrence" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30738-6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903702v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2329-2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860395v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Josse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Digabel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Gravier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Questel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2017.12.021" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869675v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7pp00395a" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869570v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Nicholson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schuerger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2017.1721" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450635v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sauvaigo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/gew052" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01668999v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Balty" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perron" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b05931" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477824v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Abou-Hamdan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gardette" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Gharib" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max de Reggi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1206234" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434808v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Barbier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hachemi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Dutertre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gorlas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.6b00128" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01334656v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Esposito" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lepori" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b03340" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426181v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez-Mendoza" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Markovitsi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ravanat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01781" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01424852v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Biola-Clier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Libert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/gew055" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869593v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12605" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX30V0J4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450651v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2016.07.007" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNCZH62G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869584v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sarrazy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Batal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pitiot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.11.001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8FQLR93-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869681v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sage" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5pp00382b" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869592v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Genies" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Jullien" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefebvre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Revol" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maitre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.05.006" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24NH8WJ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589780v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarah A. Meador" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Berard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Wack" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12365" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QBTQ88DX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586121v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Rebelo-Moreira" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hamona" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouret" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.01.001" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-874MF8VS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541188v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585690v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duprat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rebelo-Moreira" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiraud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobio1.2015.06.015" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734602v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Panitz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerda Horneck" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Rabbow" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Rettberg" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Moeller" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1473550414000251" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734599v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wartelle" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Emorine" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertoni" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.09.022" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q60J2DN7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587600v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12368" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589961v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5033267" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592876v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forestier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana de Rosa" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Rachidi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms160817422" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013110v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana de Rosa de Rosa" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735136v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Premi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Wallisch" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila M. Mano" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam B. Weiner" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Bacchiocchi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1256022" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869649v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Helena Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Simon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Pathak" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Valle" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3pp50399b" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869646v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Andr&#228;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303905" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ABFF680357F46B230C4E13F38FEDBDD97F4D91D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940172v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breton" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasparutto" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grand" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20130715" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075288v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja5040478" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869643v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarah Meador" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Baldwin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dean Pakulski" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Jeffrey" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Mitchell" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12414" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SFQ530R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869687v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Tarantini" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071776v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sadr-Arani" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.05.026" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLGV7295-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649868v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Montillet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tranchimand" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rumeau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001513" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645457v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058591" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053784v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ravanat" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Wagner" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054558v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903135v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chopard-Lallier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078356" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00842451v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Labet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lidia Jorge" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3PP50069A" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054527v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boudry" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouret" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wartelle" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Emorine" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054526v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clery-Barraud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054538v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2012.01200.x" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054581v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Horneck" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moeller" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Mancinelli" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2011.0737" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732999v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Improta" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gustavsson" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Onidas" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304069f" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054606v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724240v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vay&#225;" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berlin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304328g" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054578v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grand" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif A. Eriksson" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly L. Jorge" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054611v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wassmann" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabbow" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panitz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054601v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forestier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069788v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan&#233;lie Perche-Letuv&#233;e" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velavan Kathirvelu" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Berggren" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Clemancey" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Latour" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.405019" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184970v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demeilliers" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms131114766" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054555v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Rosa" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Erkekoglu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hincal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2011.647009" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054603v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. Noonan" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Zaidi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wolnicka-Glubisz" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Anver" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bahn" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1893" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788074v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Hanot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boivin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mal&#233;sys" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuve" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colliaux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044367" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985110v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bounaix Morand Du Puch" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kraut" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fuchs" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054528v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beblo" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmalz" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rachel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wirth" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054599v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogdanowicz" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Haure" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castex-Rizzi" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903180v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Rajhi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2010.09.002" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-797JSD9B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070481v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nzengue" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Cand&#233;ias" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2011.06.002" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N7N5HM7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054590v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Mcmahon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Hyland" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. T. Butterworth" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Coulter" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054530v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2011.51" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647632v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Blanche Personnaz" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jafrezzo" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772248.2011.573621" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591797v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#225;ny&#225;sz" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vaya" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Changenet-Barret" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja110879m" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054536v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659337v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Jugan" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barillet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon-Deckers" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvaigo" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2011.587903" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054523v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amara" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garrel" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Rhouma" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054602v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bourrain" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Beani" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Leccia" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2011.47" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054583v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Jugan" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2011.1181" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054588v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matallana-Surget" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Meador" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cavicchioli" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joux" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054535v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054604v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Obtulowicz" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Winczura" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Speina" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Swoboda" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Janik" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2010.06.027" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575519v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahmad" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cosa" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Davies" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank R de Gruijl" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00649.x" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053786v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054594v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Reitz" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-010-0579-3" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054584v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9049044" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516393v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-A. Miannay" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja102800r" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497916v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierrel" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamelin" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich M&#252;hlenhoff" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.03.014" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480209v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mccullagh" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hariharan" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Lewis" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp100983t" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073763v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arragain" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel K Handelman" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Forouhar" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan-Yan Wei" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Tomizawa" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.106831" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069703v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia-Serres" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Blondin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.065516" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472822v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gracia-Chantegrel" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karpati" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924712b" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891113v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226;dia Asgatay" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Philippe" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1023173" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054595v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reitz" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00893.x" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404379v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lazzarotto" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp901841s" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054542v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chater" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sakly" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdelmelek" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903200v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrfmmm.2009.08.014" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D1M3NF8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054592v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Mitchell" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paniker" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054522v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garel" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054587v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053787v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Pierre" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054537v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Mascio" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371635v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Nicolet" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathevon" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Fontecilla-Camps" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374829v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chandor-Proust" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berteau" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ollagnier de Choudens" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054600v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charveron" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973138v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Girard" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pozzebon" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delacote" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smirnova" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2008.05.004" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP64TWQB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054543v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054541v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073765v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mantel" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chandor" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805032r" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NDPJQF3B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054520v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guiraud" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973137v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joy" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Schuster" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B717437C" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4SQKD959-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067410v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Torr&#233;ton" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01204" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973136v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Falletti" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx800169a" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3V3P3MGK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054534v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054591v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Millau" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Raffin" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillat" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claudet" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arras" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973135v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ksoury" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2008.00361.x" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3572F17FF249D4BF3D6028935C712B9B0E09CD7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282552v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Belloni" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Mostafavi" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Spotheim-Maurizot" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054589v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054586v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitre" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gateau" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarantini" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390435v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badouard" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panteix" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0967199407004340" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/127476741C78C510F8A74078A58D16C73BD492AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382017v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rousselet" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richaud" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Garcia Chantegrel" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2008.02.025" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R93CGQL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054524v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177160v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chouini-Lalanne" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clivio" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377642v2" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Sanakis" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054519v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258201v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Clivio" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054571v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054576v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcin" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Stoebner" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guesnet" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guezennec" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B615656H" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-10KL1SJT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054596v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stackebrandt" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rettberg" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054593v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Nicholson" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054580v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hazane" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054564v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pouget" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Testard" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000600573788" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374602v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054553v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoine" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iacazio" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ennar" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054557v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054540v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054518v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075784v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valton" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Kendrew" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M506146200" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054551v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daghino" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turci" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomatis" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perotto" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054517v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966814v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097914v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marchand" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouillet" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berthier" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac060481q" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z913RJNK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054533v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054556v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091729v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Voituron" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servais" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romestaing" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barr&#233;" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2005.09.006" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRLBSWXG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054568v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Setlow" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Setlow" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054539v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053791v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seve" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chimienti" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devargnas" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouffen" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157340605774598144" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-59XM35HT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054549v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courdavault" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canguilhem" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021554v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussouar" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molnar" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pequignot" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715760400011098" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054579v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerniou" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054532v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021170v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montillet J.-L." TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Triantaphylides" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054554v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. P. de La Vega" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054567v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054577v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Gedik" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Collins" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duez" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Kouegnigan" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.04-1767fje" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054544v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chazal" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roux" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alapetite" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roulin" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moustacchi" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054605v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierrel" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontecave" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atta" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054597v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Montillet" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Cacas" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Montane" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949083v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courdavault" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baudouin" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054550v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054563v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Odin" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053781v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellon" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frelon" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054561v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390508v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cadet" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrfmmm.2003.09.001" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51MPB2RV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054565v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reynaud-Angelin" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054562v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laporte" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054570v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vadesne-Bauer" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054575v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054546v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collins" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gedik" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaughan" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wood" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. White" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054573v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054569v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054529v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054608v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duez" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gremaud" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herbert" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054574v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054566v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivi&#232;re" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053789v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riis" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054531v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0891-5849(02)00820-1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC4HNCR4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053788v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Onuki" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Teixeira" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. G. Medeiros" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dornemann" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054547v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casalini" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guglielmi" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luceri" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kasai" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kido" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054545v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053783v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054585v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lindqvist" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Czochralska" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Fontaine-Aupart" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kawczynski" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tfibel" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b203620g" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-385SQB8X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054525v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barraud" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerret" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamard" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054559v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angelov" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054609v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054552v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Dany" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053782v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berger" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Bourdat" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duarte" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054560v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054607v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054395v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tornabene" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054396v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Richard" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054394v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Court" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054393v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bretonniere" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/0033-7587(2000)153[0029:parido]2.0.co;2" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054389v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arimoto-Kobayashi" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Anma" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yoshinaga" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054392v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054399v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Collins" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brown" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bogdanov" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cooke" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054383v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bianchini" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elmstahl" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinez-Garcia" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Van Kappel" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054390v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054391v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974388v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974397v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spinelli" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974405v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tremblay" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974402v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974396v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perdiz" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grof" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kuluncsics" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974383v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delatour" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Brochier" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974381v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Carvalho" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P. D. Campos" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974404v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duretz" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guiller" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974393v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. H. Bechara" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974382v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Ham" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974395v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974400v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zalizniak" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974392v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martini" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Turesky" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974391v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paganon" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974389v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. N. Ames" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974401v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Faure" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudray" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mousseau" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducros" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974387v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974390v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974399v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voituriez" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974386v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974384v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974380v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blais" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigny" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974403v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Incardona" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974385v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974398v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625475v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625466v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625512v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625495v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773022v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355405v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439139v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867986v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784552v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355398v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784544v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355383v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355314v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662853v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355369v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662829v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103638v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2020.09.006" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567894v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567987v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567980v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567984v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Von Koschembahr" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Leccia" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Giot" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567979v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904963v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567947v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904976v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567895v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567896v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567893v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. von Koschembahr" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youssef" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beal" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904829v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567945v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567971v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Leccia" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Giot" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567934v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569154v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Barbier" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lagorce" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hachemi" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dutertre" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morand" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567951v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez Mendoza" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569150v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomez Mandoza" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569160v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Biola-Clier" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Gaillard" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herlin-Boime" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567917v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567939v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567964v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rebelo" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duplan" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meador" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567928v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569168v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biola-Clier" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567925v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569163v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Gaillard" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567968v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle B&#233;rard" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868961v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Changenet&#8208;barret" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904853v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658883v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658928v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659353v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Petit" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Garcia" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cand&#233;ias" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casanova" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catty" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/304/1/012035" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721790v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04241299v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira de Vasconcelos" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boarini" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdieu" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168348v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689535v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Adar" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839165580-00133" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689530v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Improta" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839165580-00001" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662418v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara-Lou Kang" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierard" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567993v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470091v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Preterre" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124572v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehez" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569198v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorier" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tisseyre" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dussert" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569189v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bobyk" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veronesi" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567978v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567975v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ry-Barraud" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569203v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamon" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569178v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gaillard" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569183v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569173v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rabilloud" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569186v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Gaillard" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802652v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>