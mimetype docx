--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -808,291 +808,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting cholangiocarcinoma cells by cold piezoelectric plasmas: in vitro efficacy and cellular mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advancements in maize cultivation: synergistic effects of dry atmospheric plasma combined with plasma-activated water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kamseu-Mogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Houari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri Decauchy</w:t>
+                <w:t xml:space="preserve">Georges Kamgang-Youbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Pavy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hortense Noëlle Apala Mafouasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.30178. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (5), pp.055201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-81664-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad8acf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835093v1</w:t>
+                <w:t xml:space="preserve">hal-04835090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancements in maize cultivation: synergistic effects of dry atmospheric plasma combined with plasma-activated water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting cholangiocarcinoma cells by cold piezoelectric plasmas: in vitro efficacy and cellular mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Kamseu-Mogo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manon Soulier</w:t>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Kamgang-Youbi</w:t>
+                <w:t xml:space="preserve">Imane Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense Noëlle Apala Mafouasson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (5), pp.055201. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.30178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad8acf⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-81664-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835090v1</w:t>
+                <w:t xml:space="preserve">hal-04835093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold plasma treatment boosts barley germination and seedling vigor: Insights into soluble sugar, starch, and protein modifications</w:t>
               </w:r>
@@ -1306,235 +1306,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Plasmas And Life Applications: New Scientific Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Douat</w:t>
+                <w:t xml:space="preserve">Release of Arabidopsis seed dormancy by cold atmospheric plasma relies on cytoplasmic glass transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas August</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">João Santos Sousa</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/202375024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (41), pp.415202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ace36e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123419v1</w:t>
+                <w:t xml:space="preserve">hal-04259321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of Arabidopsis seed dormancy by cold atmospheric plasma relies on cytoplasmic glass transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas August</w:t>
+                <w:t xml:space="preserve">Cold Plasmas And Life Applications: New Scientific Advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Santos Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (41), pp.415202. </w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75, pp.24-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ace36e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/refdp/202375024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259321v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Basics to Frontiers: A Comprehensive Review of Plasma-Modified and Plasma-Synthesized Polymer Films</w:t>
               </w:r>
@@ -1827,100 +1827,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plasmas froids et le Vivant, de nouvelles avancées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Santos Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets de la Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 75, pp.24-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/refdp/202375024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1948,51 +1948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold plasma endoscopy applied to biliary ducts: feasibility risk assessment on human-like and porcine models for the treatment of cholangiocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2929,265 +2929,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-activation of tap water using DBD for agronomy applications: Identification and quantification of long lifetime chemical species and production/consumption mechanisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-organized patterns by a DC pin liquid anode discharge in ambient air: Effect of liquid types on formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+                <w:t xml:space="preserve">Shiqiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 133, pp.47-59. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (7), pp.073502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.12.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5030099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702083v1</w:t>
+                <w:t xml:space="preserve">hal-02377964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized patterns by a DC pin liquid anode discharge in ambient air: Effect of liquid types on formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma-activation of tap water using DBD for agronomy applications: Identification and quantification of long lifetime chemical species and production/consumption mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Judée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiqiang Zhang</w:t>
+                <w:t xml:space="preserve">Stéphane Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (7), pp.073502. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133, pp.47-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5030099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377964v1</w:t>
+                <w:t xml:space="preserve">hal-01702083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting lentil germination and stem growth by plasma activated tap water, demineralized water and liquid fertilizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiqiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3241,429 +3241,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel Cell Electrodes From Organometallic Platinum Precursors: An Easy Atmospheric Plasma Approach</w:t>
+                <w:t xml:space="preserve">The influence of power and frequency on the filamentary behavior of a flowing DBD-application to the splitting of CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Merche</w:t>
+                <w:t xml:space="preserve">Alp Ozkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffrey Baneton</w:t>
+                <w:t xml:space="preserve">Tiago T. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Caldarella</w:t>
+                <w:t xml:space="preserve">Nikolay Britun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Debaille</w:t>
+                <w:t xml:space="preserve">Rony Snyders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Plasma Processes and Polymers, 13 (1), pp.91-104. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.201500157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/2/025013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303206v3</w:t>
+                <w:t xml:space="preserve">hal-01303204v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of power and frequency on the filamentary behavior of a flowing DBD-application to the splitting of CO2</w:t>
+                <w:t xml:space="preserve">Synthesis and texturization processes of (super)-hydrophobic fluorinated surfaces by atmospheric plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alp Ozkan</w:t>
+                <w:t xml:space="preserve">Julie Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Britun</w:t>
+                <w:t xml:space="preserve">Nicolas Vandencasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rony Snyders</w:t>
+                <w:t xml:space="preserve">François Reniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (21), pp.3177-3191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/2/025013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2015.279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303204v3</w:t>
+                <w:t xml:space="preserve">hal-01303207v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and texturization processes of (super)-hydrophobic fluorinated surfaces by atmospheric plasma</w:t>
+                <w:t xml:space="preserve">Fuel Cell Electrodes From Organometallic Platinum Precursors: An Easy Atmospheric Plasma Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Hubert</w:t>
+                <w:t xml:space="preserve">Delphine Merche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Mertens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dufour</w:t>
+                <w:t xml:space="preserve">Joffrey Baneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vandencasteele</w:t>
+                <w:t xml:space="preserve">Giuseppe Caldarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Reniers</w:t>
+                <w:t xml:space="preserve">Vinciane Debaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (21), pp.3177-3191. </w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Plasma Processes and Polymers, 13 (1), pp.91-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/jmr.2015.279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201500157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303207v2</w:t>
+                <w:t xml:space="preserve">hal-01303206v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of water vapor in an atmospheric argon flowing post-discharge plasma torch</w:t>
               </w:r>
@@ -4138,77 +4138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and Physical Effects of the Carrier Gas on the Atmospheric Pressure PECVD of Fluorinated Precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandencasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4272,51 +4272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2-CH4 conversion and syngas formation at atmospheric pressure using a multi-electrode dielectric barrier discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alp Ozkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4400,3093 +4400,2959 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303194v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth diffusion of oxygen into LDPE exposed to an Ar–O2 atmospheric post-discharge: a complementary approach between AR-XPS and Tof-SIMS techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Perrine Leroy</w:t>
+                <w:t xml:space="preserve">Low-density polyethylene films treated by an atmospheric Ar–O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;post-discharge: functionalization, etching, degradation and partial recovery of the native wettability state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abou Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Houssiau</w:t>
+                <w:t xml:space="preserve">P Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Nittler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J J Pireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.5403⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/6/065203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303177v2</w:t>
+                <w:t xml:space="preserve">hal-04016889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-density polyethylene films treated by an atmospheric Ar–O2 post-discharge: functionalization, etching, degradation and partial recovery of the native wettability state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding polyethylene surface functionalization by an atmospheric He/O2 plasma through combined experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Minnebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abou Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Pireaux</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.C. Neyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 47 (6), pp.065203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/6/065203⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 47 (22), 224007 (12 pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/22/224007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303180v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303181v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-density polyethylene films treated by an atmospheric Ar–O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;post-discharge: functionalization, etching, degradation and partial recovery of the native wettability state</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Abou Rich</w:t>
+                <w:t xml:space="preserve">In-depth diffusion of oxygen into LDPE exposed to an Ar–O2 atmospheric post-discharge: a complementary approach between AR-XPS and Tof-SIMS techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Abou Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J J Pireaux</w:t>
+                <w:t xml:space="preserve">Nimer Wehbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Houssiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/6/065203⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (3), pp.164-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.5403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016889v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303177v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Cationic and Anionic Surfactants on the Application of Calcium Carbonate Nanoparticles in Paper Coating</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Rahier</w:t>
+                <w:t xml:space="preserve">Low-density polyethylene films treated by an atmospheric Ar–O2 post-discharge: functionalization, etching, degradation and partial recovery of the native wettability state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Abou Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nittler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ragab Esmail Abou-Zaied</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dufour</w:t>
+                <w:t xml:space="preserve">Jean Jacques Pireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/am405278j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (6), pp.065203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/6/065203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303184v2</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding polyethylene surface functionalization by an atmospheric He/O2 plasma through combined experiments and simulations</w:t>
+                <w:t xml:space="preserve">Competitive and synergistic effects between excimer VUV radiation and O radicals on the etching mechanisms of polyethylene and fluoropolymer surfaces treated by an atmospheric He–O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;post-discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Vandencasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Minnebo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Abou Rich</w:t>
+                <w:t xml:space="preserve">P Viville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.C. Neyts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Bogaerts</w:t>
+                <w:t xml:space="preserve">R Lazzaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 47 (22), 224007 (12 pp). </w:t>
+              <w:t xml:space="preserve">, 2013, 46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/22/224007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/31/315203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303181v2</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition and extinction phenomena in helium micro hollow cathode discharges</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Competitive and synergistic effects between excimer VUV radiation and O radicals on the etching mechanisms of polyethylene and fluoropolymer surfaces treated by an atmospheric He–O2 post-discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L J Overzet</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Vandencasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Viville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lazzaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4858418⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (31), 315203 (14 pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/31/315203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03968696v1</w:t>
+                <w:t xml:space="preserve">hal-01303175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive and synergistic effects between excimer VUV radiation and O radicals on the etching mechanisms of polyethylene and fluoropolymer surfaces treated by an atmospheric He–O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;post-discharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of ambient air on the flowing afterglow of an atmospheric pressure Ar/O2 radiofrequency plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.Y. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Reniers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/31/315203⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (9), pp.093303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4794324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968657v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303173v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ambient air on the flowing afterglow of an atmospheric pressure Ar/O2 radiofrequency plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.Y. Duluard</w:t>
+                <w:t xml:space="preserve">Ignition and extinction phenomena in helium micro hollow cathode discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M K Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Schwaederle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L J Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 113 (9), pp.093303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4794324⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4858418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303173v2</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive and synergistic effects between excimer VUV radiation and O radicals on the etching mechanisms of polyethylene and fluoropolymer surfaces treated by an atmospheric He–O2 post-discharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of ambient air on the flowing afterglow of an atmospheric pressure Ar/O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; radiofrequency plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Y Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Reniers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/31/315203⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4794324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303175v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ambient air on the flowing afterglow of an atmospheric pressure Ar/O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; radiofrequency plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Y Duluard</w:t>
+                <w:t xml:space="preserve">Etching Processes of Polytetrafluoroethylene Surfaces Exposed to He and He-O2 Atmospheric Post-discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vandencasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Desbief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Lazzaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4794324⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (25), pp.9466-9474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la300822j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968650v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303172v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Membrane-Electrode Assembly for Fuel Cells by Means of (Sub)-Atmospheric Plasma Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Merche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Poleunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Yunus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (11-12), pp.1144-1153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ppap.201100208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303170v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etching Processes of Polytetrafluoroethylene Surfaces Exposed to He and He-O2 Atmospheric Post-discharges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PTFE Surface Etching in the Post-discharge of a Scanning RF Plasma Torch: Evidence of Ejected Fluorinated Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.Y. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Desbief</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Lazzaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la300822j⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (8), pp.820-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201100209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303172v2</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303165v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTFE Surface Etching in the Post-discharge of a Scanning RF Plasma Torch: Evidence of Ejected Fluorinated Species</w:t>
+                <w:t xml:space="preserve">Chemical mechanisms inducing a dc current measured in the flowing post-discharge of an RF He-O2 plasma torch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Vandencasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Reniers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201100209⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, 045013 (10pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/21/4/045013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303165v2</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303168v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical mechanisms inducing a dc current measured in the flowing post-discharge of an RF He-O2 plasma torch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas sensing properties of multiwall carbon nanotubes decorated with rhodium nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Leghrib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N Vandencasteele</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Demoisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Claessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Reniers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/21/4/045013⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, B160, pp.974-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2011.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303168v2</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303163v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas sensing properties of multiwall carbon nanotubes decorated with rhodium nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study and simulation of a micro-discharge with limited cathode area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Leghrib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dufour</w:t>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Demoisson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F Reniers</w:t>
+                <w:t xml:space="preserve">L. C. Pitchford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2011.09.014⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60, pp.565-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00273-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303163v2</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303159v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF impedance measurements of DC atmospheric micro-discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+                <w:t xml:space="preserve">Monali Mandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Goeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 60, pp.449-454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00274-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and simulation of a micro-discharge with limited cathode area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon nanotubes decorated with gold, platinum and rhodium clusters by injection of colloidal solutions into the post-discharge of an RF atmospheric plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Claessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Demoisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N Sadeghi</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00273-6⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, 385603 (6pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/38/385603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303159v2</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303161v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotubes decorated with gold, platinum and rhodium clusters by injection of colloidal solutions into the post-discharge of an RF atmospheric plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Demoisson</w:t>
+                <w:t xml:space="preserve">Integrated micro-plasmas in silicon operating in helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Felten</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/38/385603⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60, pp.601-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00272-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303161v2</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303160v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF impedance measurements of DC atmospheric micro-discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+                <w:t xml:space="preserve">Monali Mandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Goeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 60, pp.449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00274-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated micro-plasmas in silicon operating in helium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Effect of limiting the cathode surface on direct current microhollow cathode discharge in helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00272-7⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93, pp.071508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2966144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303160v2</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of limiting the cathode surface on direct current microhollow cathode discharge in helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93 (071508), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2966144͔⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303157v3</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-00349341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold plasma treatment of cholangiocarcinoma: investigating skin tissue as a barrier to electric field propagation and reactive species diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emérick Maurian Biaffeu Nematchoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulier Manon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Janona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating two configurations of flowing dielectric barrier discharges to trigger immune response for non-small cell lung carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7541,1462 +7407,1479 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Meeting – PlasTHER CA20114 COST Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold plasma technology in cholangiocarcinoma: a catheter-based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Korentin Geraud</w:t>
+                <w:t xml:space="preserve">Cold plasma endoscopy: investigating intrabody fluid issue for bile duct cancer local treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korentin Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR HappyBIO 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">International Conference on Plasma Medicine (ICPM10) and International Workshop on Plasma Cancer Therapy (IWPCT9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397341v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effects of cold piezoelectric plasma on cholangiocarcinoma in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">At the frontier of physics and biology: cold plasma, a new therapeutic approach in lung cancer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korentin Geraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Allan Pavy</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sibéril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR HappyBIO 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">2nd annual meeting of COST PlasTher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397335v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the frontier of physics and biology: cold plasma, a new therapeutic approach in lung cancer?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solenne Marmier</w:t>
+                <w:t xml:space="preserve">Investigating the effects of cold piezoelectric plasma on cholangiocarcinoma in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sibéril</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd annual meeting of COST PlasTher</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">GdR HappyBIO 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397265v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the direct and indirect antitumoral effects of cold atmospheric plasma - application to the cholangiocarcinoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Cold plasma technology in cholangiocarcinoma: a catheter-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korentin Geraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mirko Minini</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Plasma Cancer (IWPCT 8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">GdR HappyBIO 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397200v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the multifaceted antitumor effects of cold atmospheric pasma on cholangiocarcinoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Deciphering the direct and indirect antitumoral effects of cold atmospheric plasma - application to the cholangiocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd annual meeting of COST PlasTher</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">International Workshop on Plasma Cancer (IWPCT 8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397245v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative de sources de plasma froid pour le traitement des cancers des voies biliaires et du poumon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling the multifaceted antitumor effects of cold atmospheric pasma on cholangiocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR HappyBIO 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Albi, France</w:t>
+              <w:t xml:space="preserve">2nd annual meeting of COST PlasTher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397140v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of carcinomas using atmospheric pressure plasma jets: from targets to in vivo models to investigate innocuity and therapeutic efficiency</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude comparative de sources de plasma froid pour le traitement des cancers des voies biliaires et du poumon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPC-24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">GdR HappyBIO 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377992v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma wet and dry approaches for agriculture: limitations, challenges and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Judée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC-24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and/or grafting of noble metal nanoparticles by microplasma and by atmospheric plasma torch</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Baneton</w:t>
+                <w:t xml:space="preserve">Treatment of carcinomas using atmospheric pressure plasma jets: from targets to in vivo models to investigate innocuity and therapeutic efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Judée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPC-23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">ISPC-24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702634v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and multiple pin(s)-to-liquid discharges: connecting self-organization patterns and ROS production in liquids for plasma agronomy applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+                <w:t xml:space="preserve">Synthesis and/or grafting of noble metal nanoparticles by microplasma and by atmospheric plasma torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Merche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Baneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC-23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702637v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive species involved in higher seeds germination and shoots vigor through direct plasma exposure and plasma-activated liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single and multiple pin(s)-to-liquid discharges: connecting self-organization patterns and ROS production in liquids for plasma agronomy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC-23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702636v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen peroxide generated by an atmospheric He-O2-H2O flowing post-discharge: production mechanisms and absolute quantification</w:t>
+                <w:t xml:space="preserve">Reactive species involved in higher seeds germination and shoots vigor through direct plasma exposure and plasma-activated liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F Reniers</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPC-22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">ISPC-23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303196v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of water vapor in an atmospheric pressure DBD -Application to LDPE surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9005,2488 +8888,2462 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Reniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC-22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 splitting by DBD: understanding the influence of electrical parameters and regimes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen peroxide generated by an atmospheric He-O2-H2O flowing post-discharge: production mechanisms and absolute quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. El-Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Reniers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC-22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303197v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined study for turning CO2 and H2O into value-added products in a dielectric barrier discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramses Snoeckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alp Ozkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Reniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC-22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium. pp.P-II-8-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of ultra-hydrophobic calcium carbonate nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Reniers</w:t>
+                <w:t xml:space="preserve">CO2 splitting by DBD: understanding the influence of electrical parameters and regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alp Ozkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Britun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Snyders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Structural Nano Composites (NANOSTRUC 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISPC-22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303193v2</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of microplasma arrays on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Physics of Microplasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical diagnostics and mass spectrometry on the afterglow of an atmospheric pressure Ar/O2 radiofrequency plasma used for polymer surface treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Reniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th ICPIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Belfast, Ireland. pp.C.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303169v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignition and extinction of a Micro Hollow Cathode Discharge operating in DC regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 57th International Symposium &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-discharge plasma using silicon platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+                <w:t xml:space="preserve">RF Diagnostics of Atmospheric Pressure Micro-Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monali Mandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 57th International Symposium &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">Diagnostics Microplasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707922v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF Diagnostics of Atmospheric Pressure Micro-Plasmas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Jung</w:t>
+                <w:t xml:space="preserve">Micro-discharge plasma using silicon platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics Microplasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Germany</w:t>
+              <w:t xml:space="preserve">AVS 57th International Symposium &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487366v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of an MHCD operating in He using optical and electrical diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostics Microplasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Characterization of Direct Current Atmospheric Pressure Micro-Discharges Using Radio Frequency Signals in Argon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monali Mandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Goeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Saratoga Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignition and characterization of Micro Hollow Cathode Discharges in Helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Monali Mandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeong Bong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Colloquium on Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment and simulation results of limited cathode area MHCDs operating in He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Monali Mandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeong Bong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 56th International Symposium &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignition of parallel Micro Hollow Cathode Discharges in He without ballasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monali Mandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Goeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitation of the cathode area for direct current MHCD in Helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monali Mandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Microplasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tainan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the ignition of direct current parallel microdischarges in helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeong B. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication process and electrical characterization of direct current parallel microdischarges in helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monali Mandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeong Bong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Goeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct current parallel microdischarges in helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan. pp.27A-a3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct current parallel microdischarges in helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC-18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303260v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and spectroscopic study of DC microdischarges made in alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Microplasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Greifswald, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing a cold plasma catheter for the local treatment of biliary tract cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11541,363 +11398,488 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Symposium de Génie Electrique (SGE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the performances of cold plasma endoscopy for cholangiocarcinoma local treatment</w:t>
+                <w:t xml:space="preserve">The impact of cold piezoelectric plasma on cancer cell viability: a study on cholangiocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 35)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">International Conference on Plasma Medicine (ICPM10) and International Workshop on Plasma Cancer Therapy (IWPCT9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397296v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold plasma therapy applied to non-small cell lung cancer: deciphering the relevant plasma parameters to induce antitumor effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Investigating the performances of cold plasma endoscopy for cholangiocarcinoma local treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cremer</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 35)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397316v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cold plasma therapy applied to non-small cell lung cancer: deciphering the relevant plasma parameters to induce antitumor effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korentin Geraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 35)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Generation and quantification of nitrogen species in plasma activated water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Honnorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11912,51 +11894,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Plasmas with Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Prague, Czech Republic, Czech Republic. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11966,114 +11948,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et simulation des micro-plasmas générés dans des micro-cathodes creuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université d'Orléans, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009ORLE2035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00464710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId319"/>
+      <w:footerReference w:type="default" r:id="rId310"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12220,51 +12202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548535v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Soulier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Decauchy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cremer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae46ac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433575v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Taras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae2ae6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026657v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ogden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251603" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vacek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin G&#233;raud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254402" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241572v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Tarantino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15258/sst.2025.53.3.03" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Benabderrahim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Hannachi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Elfalleh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15586/ijfs.v37i3.2982" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Houari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pavy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81664-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kamseu-Mogo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kamgang-Youbi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense No&#235;lle Apala Mafouasson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad8acf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04552036v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bettaieb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Rejili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2024.103852" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04552038v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas August" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad3838" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04123419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202375024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ace36e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15173607" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03967257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tribondeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marugan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1075274" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04098394v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma6020019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259896v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouassier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac8c4d" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Decauchy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aca1da" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889499v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kitsara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Revet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Vartanian-Grimaldi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Minguy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.1008436" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03380405v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Gutierrez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac25af" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gutierrez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0037247" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jud&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5139889" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vaquero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vallette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Arbelaiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12051280" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188633v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vaquero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fouassier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab0fbb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377969v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab03b8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.12.035" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqiang Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5030099" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA04663D" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303206v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Merche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Baneton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Caldarella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500157" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303204v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Ozkan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago T. Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Britun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Snyders" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/2/025013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303207v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mertens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandencasteele" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reniers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.279" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367339v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Collette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reniers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/2/025014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367341v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ozkan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bogaerts" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reniers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/4/045016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367345v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Britun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Snyders" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/5/055005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303182v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Abou Rich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Leroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nittler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pireaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201400097" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303202v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303194v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Arnoult" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Keyzer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Bogaerts" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2015.01.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303177v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimer Wehbe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssiau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5403" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Leroy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Pireaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/6/065203" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04016889v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abou Rich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nittler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Pireaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303184v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barhoum" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Rahier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragab Esmail Abou-Zaied" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rehan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am405278j" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303181v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Minnebo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Neyts" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/22/224007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03968696v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Kulsreshath" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sadeghi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Schwaederle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Overzet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858418" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03968657v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hubert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vandencasteele" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Viville" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lazzaroni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/31/315203" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303173v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Duluard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794324" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303175v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03968650v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Y Duluard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303170v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poleunis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Yunus" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100208" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303172v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lazzaroni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la300822j" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303165v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100209" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303168v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/4/045013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303163v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Leghrib" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Demoisson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Claessens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.09.014" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303158v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence J. Overzet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jung" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monali Mandra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Goeckner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00274-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303159v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Pitchford" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00273-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303161v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Felten" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/38/385603" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655011v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303160v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kulsreshath" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00272-7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303157v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lefaucheux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ranson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2966144&#852;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349341v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ranson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2966144" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495764v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#233;rick Maurian Biaffeu Nematchoua" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Manon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Janona" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440863v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397341v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Geraud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397335v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397265v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sib&#233;ril" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397200v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Minini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397245v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397140v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377992v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378002v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jud&#233;e" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bailly" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702634v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merche" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de Vos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baneton" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Godet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702637v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zhang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702636v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303196v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El-Mourad" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Vos" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303199v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303197v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Silva" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303198v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Snoeckx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Aerts" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303193v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. El-Sheikh" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Morsy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El-Sherbiny" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/64/1/012037" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707932v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Felix" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schwaederl&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303169v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696390v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707922v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487366v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487365v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444482v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444380v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Bong Lee" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444491v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444346v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444267v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442687v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong B. Lee" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444259v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444228v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303260v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442675v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440827v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397296v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397316v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611375v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Honnorat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Duchesne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00464710v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ORLE2035" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548535v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Soulier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Decauchy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cremer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae46ac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433575v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Taras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae2ae6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026657v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ogden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251603" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vacek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin G&#233;raud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254402" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241572v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Tarantino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15258/sst.2025.53.3.03" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Benabderrahim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Hannachi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Elfalleh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15586/ijfs.v37i3.2982" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kamseu-Mogo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kamgang-Youbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense No&#235;lle Apala Mafouasson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad8acf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835093v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Houari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pavy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81664-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04552036v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bettaieb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Rejili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2024.103852" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04552038v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas August" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad3838" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ace36e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04123419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202375024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15173607" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03967257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tribondeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marugan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1075274" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04098394v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma6020019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259896v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouassier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac8c4d" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Decauchy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aca1da" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889499v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kitsara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Revet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Vartanian-Grimaldi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Minguy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.1008436" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03380405v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Gutierrez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac25af" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gutierrez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0037247" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jud&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5139889" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vaquero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vallette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Arbelaiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12051280" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188633v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vaquero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fouassier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab0fbb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377969v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab03b8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqiang Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5030099" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.12.035" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA04663D" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303204v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Ozkan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago T. Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Britun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Snyders" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/2/025013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303207v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hubert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mertens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandencasteele" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reniers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.279" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303206v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Merche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Baneton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Caldarella" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500157" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367339v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Collette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reniers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/2/025014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367341v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ozkan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bogaerts" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reniers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/4/045016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367345v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Britun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Snyders" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/5/055005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303182v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Abou Rich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Leroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nittler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pireaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201400097" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303202v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303194v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Arnoult" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Keyzer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Bogaerts" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2015.01.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04016889v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abou Rich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Leroy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nittler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Pireaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/6/065203" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303181v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Minnebo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Neyts" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/22/224007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303177v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimer Wehbe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssiau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5403" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303180v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Pireaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03968657v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hubert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vandencasteele" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Viville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lazzaroni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/31/315203" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303175v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303173v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Duluard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794324" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03968696v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Kulsreshath" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sadeghi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Schwaederle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Overzet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858418" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03968650v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Y Duluard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303172v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lazzaroni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la300822j" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303170v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poleunis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Yunus" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100208" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303165v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100209" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303168v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/4/045013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303163v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Leghrib" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Demoisson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Claessens" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.09.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303159v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence J. Overzet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Pitchford" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00273-6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303158v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jung" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monali Mandra" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Goeckner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00274-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303161v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Felten" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/38/385603" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303160v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kulsreshath" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00272-7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655011v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349341v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ranson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2966144" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303157v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lefaucheux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ranson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2966144&#852;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495764v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#233;rick Maurian Biaffeu Nematchoua" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Manon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Janona" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440863v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881985v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397265v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Geraud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sib&#233;ril" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397335v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397341v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397200v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Minini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397245v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397140v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378002v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jud&#233;e" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bailly" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377992v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702634v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de Vos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baneton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Godet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702637v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zhang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702636v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303199v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303196v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El-Mourad" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Vos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303198v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Snoeckx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Aerts" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303197v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Silva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707932v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Felix" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schwaederl&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303169v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696390v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487366v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707922v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487365v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444482v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444380v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Bong Lee" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444491v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444346v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444267v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442687v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong B. Lee" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444259v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444228v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303260v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442675v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440827v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881999v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397296v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397316v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611375v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Honnorat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Duchesne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00464710v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ORLE2035" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>