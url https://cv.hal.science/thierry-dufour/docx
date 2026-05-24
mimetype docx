--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -245,984 +245,984 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of sunflower seeds by cold atmospheric plasma enhances their tolerance to water stress during germination and early seedling development</w:t>
+                <w:t xml:space="preserve">Nutritional and growth enhancement of alfalfa sprouts through cold plasma and UV seed treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Taras</w:t>
+                <w:t xml:space="preserve">Mohamed Ali Benabderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bailly</w:t>
+                <w:t xml:space="preserve">Hédia Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Elfalleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ae2ae6⟩</w:t>
+              <w:t xml:space="preserve">Italian Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), pp.160-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15586/ijfs.v37i3.2982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05433575v1</w:t>
+                <w:t xml:space="preserve">hal-05445060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive and negative DC glow discharges: A comparative study to characterize self-organized patterns on water surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transferred plasma catheter for endotherapeutic applications: a parametric study of guided streamers dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Vacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korentin Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elliot Ogden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (4), pp.043502. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0251603⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0254402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026657v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferred plasma catheter for endotherapeutic applications: a parametric study of guided streamers dynamics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positive and negative DC glow discharges: A comparative study to characterize self-organized patterns on water surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Ogden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0254402⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (4), pp.043502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0251603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023745v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking seed dormancy in Mediterranean Brassica rapa wild populations: is cold plasma treatment efficient?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Wagner</w:t>
+                <w:t xml:space="preserve">Treatment of sunflower seeds by cold atmospheric plasma enhances their tolerance to water stress during germination and early seedling development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Taras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15258/sst.2025.53.3.03⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (1), pp.015210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ae2ae6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241572v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional and growth enhancement of alfalfa sprouts through cold plasma and UV seed treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breaking seed dormancy in Mediterranean Brassica rapa wild populations: is cold plasma treatment efficient?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ali Benabderrahim</w:t>
+                <w:t xml:space="preserve">Anna Geraci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hédia Hannachi</w:t>
+                <w:t xml:space="preserve">Elisabetta Oddo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Elfalleh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G.R. Tarantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (3), pp.160-173. </w:t>
+              <w:t xml:space="preserve">Seed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (3), pp.369-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15586/ijfs.v37i3.2982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15258/sst.2025.53.3.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445060v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancements in maize cultivation: synergistic effects of dry atmospheric plasma combined with plasma-activated water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold plasma treatment boosts barley germination and seedling vigor: Insights into soluble sugar, starch, and protein modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Benabderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Kamseu-Mogo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manon Soulier</w:t>
+                <w:t xml:space="preserve">Imen Bettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Kamgang-Youbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hortense Noëlle Apala Mafouasson</w:t>
+                <w:t xml:space="preserve">Mokhtar Rejili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad8acf⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116, pp.103852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2024.103852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835090v1</w:t>
+                <w:t xml:space="preserve">hal-04552036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting cholangiocarcinoma cells by cold piezoelectric plasmas: in vitro efficacy and cellular mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advancements in maize cultivation: synergistic effects of dry atmospheric plasma combined with plasma-activated water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kamseu-Mogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
+                <w:t xml:space="preserve">Georges Kamgang-Youbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Houari</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hortense Noëlle Apala Mafouasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-81664-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (5), pp.055201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad8acf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835093v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold plasma treatment boosts barley germination and seedling vigor: Insights into soluble sugar, starch, and protein modifications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Benabderrahim</w:t>
+                <w:t xml:space="preserve">Targeting cholangiocarcinoma cells by cold piezoelectric plasmas: in vitro efficacy and cellular mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Bettaieb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hédia Hannachi</w:t>
+                <w:t xml:space="preserve">Imane Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokhtar Rejili</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 116, pp.103852. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.30178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2024.103852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-81664-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552036v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of seeds by cold ambient air plasma: combining impedance measurements with water sorption modeling to understand the impact of seed hydration</w:t>
               </w:r>
@@ -1306,1009 +1306,1009 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of Arabidopsis seed dormancy by cold atmospheric plasma relies on cytoplasmic glass transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas August</w:t>
+                <w:t xml:space="preserve">Les plasmas froids et le Vivant, de nouvelles avancées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Santos Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ace36e⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75, pp.24-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/202375024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259321v1</w:t>
+                <w:t xml:space="preserve">hal-04259896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Plasmas And Life Applications: New Scientific Advances</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular acclimation of Halobacterium salinarum to halite brine inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Tribondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/202375024⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1075274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1075274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123419v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03967257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Basics to Frontiers: A Comprehensive Review of Plasma-Modified and Plasma-Synthesized Polymer Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Repeatability to Self-Organization of Guided Streamers Propagating in a Jet of Cold Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym15173607⟩</w:t>
+              <w:t xml:space="preserve">plasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (2), pp.250 - 276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plasma6020019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04259323v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular acclimation of Halobacterium salinarum to halite brine inclusions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cold Plasmas And Life Applications: New Scientific Advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Santos Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1075274⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75, pp.24-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/202375024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03967257v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Repeatability to Self-Organization of Guided Streamers Propagating in a Jet of Cold Plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Decauchy</w:t>
+                <w:t xml:space="preserve">Release of Arabidopsis seed dormancy by cold atmospheric plasma relies on cytoplasmic glass transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas August</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plasma6020019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (41), pp.415202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ace36e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098394v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plasmas froids et le Vivant, de nouvelles avancées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Basics to Frontiers: A Comprehensive Review of Plasma-Modified and Plasma-Synthesized Polymer Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João Santos Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/202375024⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (17), pp.3607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym15173607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259896v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold plasma endoscopy applied to biliary ducts: feasibility risk assessment on human-like and porcine models for the treatment of cholangiocarcinoma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyto- and bio-compatibility assessment of plasma-treated polyvinylidene fluoride scaffolds for cardiac tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Camus</w:t>
+                <w:t xml:space="preserve">Maria Kitsara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Fouassier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaëlle Revet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Vartanian-Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Minguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac8c4d⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1008436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.1008436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03939808v1</w:t>
+                <w:t xml:space="preserve">hal-03889499v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission and multiple reflection mechanisms of guided streamers propagating through grounded annular electrode and interacting with grounded surface electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (11), pp.115017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6595/aca1da⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyto- and bio-compatibility assessment of plasma-treated polyvinylidene fluoride scaffolds for cardiac tissue engineering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Vartanian-Grimaldi</w:t>
+                <w:t xml:space="preserve">Cold plasma endoscopy applied to biliary ducts: feasibility risk assessment on human-like and porcine models for the treatment of cholangiocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Simon</w:t>
+                <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Minguy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Fouassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.1008436. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (45), pp.455401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.1008436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac8c4d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03889499v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold plasma treatment of seeds: deciphering the role of contact surfaces through multiple exposures, randomizing and stirring</w:t>
               </w:r>
@@ -2411,51 +2411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 129 (8), pp.084902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2929,265 +2929,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized patterns by a DC pin liquid anode discharge in ambient air: Effect of liquid types on formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma-activation of tap water using DBD for agronomy applications: Identification and quantification of long lifetime chemical species and production/consumption mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Judée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiqiang Zhang</w:t>
+                <w:t xml:space="preserve">Stéphane Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (7), pp.073502. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133, pp.47-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5030099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377964v1</w:t>
+                <w:t xml:space="preserve">hal-01702083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-activation of tap water using DBD for agronomy applications: Identification and quantification of long lifetime chemical species and production/consumption mechanisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-organized patterns by a DC pin liquid anode discharge in ambient air: Effect of liquid types on formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+                <w:t xml:space="preserve">Shiqiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 133, pp.47-59. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (7), pp.073502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.12.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5030099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702083v1</w:t>
+                <w:t xml:space="preserve">hal-02377964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting lentil germination and stem growth by plasma activated tap water, demineralized water and liquid fertilizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiqiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3241,784 +3241,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of power and frequency on the filamentary behavior of a flowing DBD-application to the splitting of CO2</w:t>
+                <w:t xml:space="preserve">DBD in burst mode: solution for more efficient CO2 conversion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alp Ozkan</w:t>
+                <w:t xml:space="preserve">A Ozkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago T. Silva</w:t>
+                <w:t xml:space="preserve">T Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Britun</w:t>
+                <w:t xml:space="preserve">N Britun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rony Snyders</w:t>
+                <w:t xml:space="preserve">R Snyders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 25 (2), </w:t>
+              <w:t xml:space="preserve">, 2016, 25 (5), pp.055005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/2/025013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/5/055005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303204v3</w:t>
+                <w:t xml:space="preserve">hal-01367345v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and texturization processes of (super)-hydrophobic fluorinated surfaces by atmospheric plasma</w:t>
+                <w:t xml:space="preserve">The influence of power and frequency on the filamentary behavior of a flowing DBD-application to the splitting of CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Hubert</w:t>
+                <w:t xml:space="preserve">Alp Ozkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Mertens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dufour</w:t>
+                <w:t xml:space="preserve">Tiago T. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vandencasteele</w:t>
+                <w:t xml:space="preserve">Nikolay Britun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Reniers</w:t>
+                <w:t xml:space="preserve">Rony Snyders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (21), pp.3177-3191. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/jmr.2015.279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/2/025013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303207v2</w:t>
+                <w:t xml:space="preserve">hal-01303204v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel Cell Electrodes From Organometallic Platinum Precursors: An Easy Atmospheric Plasma Approach</w:t>
+                <w:t xml:space="preserve">Synthesis and texturization processes of (super)-hydrophobic fluorinated surfaces by atmospheric plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Merche</w:t>
+                <w:t xml:space="preserve">Julie Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Caldarella</w:t>
+                <w:t xml:space="preserve">Nicolas Vandencasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Debaille</w:t>
+                <w:t xml:space="preserve">François Reniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Plasma Processes and Polymers, 13 (1), pp.91-104. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (21), pp.3177-3191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.201500157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2015.279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303206v3</w:t>
+                <w:t xml:space="preserve">hal-01303207v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of water vapor in an atmospheric argon flowing post-discharge plasma torch</w:t>
+                <w:t xml:space="preserve">Fuel Cell Electrodes From Organometallic Platinum Precursors: An Easy Atmospheric Plasma Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Collette</w:t>
+                <w:t xml:space="preserve">Delphine Merche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Reniers</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joffrey Baneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Caldarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Debaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/2/025014⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Plasma Processes and Polymers, 13 (1), pp.91-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201500157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367339v3</w:t>
+                <w:t xml:space="preserve">hal-01303206v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do the barrier thickness and dielectric material influence the filamentary mode and CO2 conversion in a flowing DBD?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Ozkan</w:t>
+                <w:t xml:space="preserve">Reactivity of water vapor in an atmospheric argon flowing post-discharge plasma torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F Reniers</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Reniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 25 (4), pp.045016. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/4/045016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 25 (2), pp.025014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/2/025014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367341v3</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367339v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DBD in burst mode: solution for more efficient CO2 conversion?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">How do the barrier thickness and dielectric material influence the filamentary mode and CO2 conversion in a flowing DBD?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ozkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Britun</w:t>
+                <w:t xml:space="preserve">A Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Snyders</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Reniers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 25 (5), pp.055005. </w:t>
+              <w:t xml:space="preserve">, 2016, 25 (4), pp.045016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/5/055005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/4/045016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367345v3</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367341v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LDPE Surface Modifications Induced by Atmospheric Plasma Torches with Linear and Showerhead Configurations</w:t>
               </w:r>
@@ -4138,77 +4138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and Physical Effects of the Carrier Gas on the Atmospheric Pressure PECVD of Fluorinated Precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandencasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4272,51 +4272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2-CH4 conversion and syngas formation at atmospheric pressure using a multi-electrode dielectric barrier discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alp Ozkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4400,1082 +4400,1082 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303194v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-density polyethylene films treated by an atmospheric Ar–O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;post-discharge: functionalization, etching, degradation and partial recovery of the native wettability state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-depth diffusion of oxygen into LDPE exposed to an Ar–O2 atmospheric post-discharge: a complementary approach between AR-XPS and Tof-SIMS techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Abou Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Abou Rich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dufour</w:t>
+                <w:t xml:space="preserve">Nimer Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Leroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J J Pireaux</w:t>
+                <w:t xml:space="preserve">Laurent Houssiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/6/065203⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (3), pp.164-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.5403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016889v1</w:t>
+                <w:t xml:space="preserve">hal-01303177v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding polyethylene surface functionalization by an atmospheric He/O2 plasma through combined experiments and simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-density polyethylene films treated by an atmospheric Ar–O2 post-discharge: functionalization, etching, degradation and partial recovery of the native wettability state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Abou Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A Bogaerts</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nittler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Pireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 47 (22), 224007 (12 pp). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/22/224007⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 47 (6), pp.065203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/6/065203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303181v2</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth diffusion of oxygen into LDPE exposed to an Ar–O2 atmospheric post-discharge: a complementary approach between AR-XPS and Tof-SIMS techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding polyethylene surface functionalization by an atmospheric He/O2 plasma through combined experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Minnebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abou Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Houssiau</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.C. Neyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.5403⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (22), 224007 (12 pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/22/224007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303177v2</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303181v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-density polyethylene films treated by an atmospheric Ar–O2 post-discharge: functionalization, etching, degradation and partial recovery of the native wettability state</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Abou Rich</w:t>
+                <w:t xml:space="preserve">Low-density polyethylene films treated by an atmospheric Ar–O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;post-discharge: functionalization, etching, degradation and partial recovery of the native wettability state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abou Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nittler</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Nittler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jacques Pireaux</w:t>
+                <w:t xml:space="preserve">J J Pireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 47 (6), pp.065203. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+              <w:t xml:space="preserve">, 2014, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/47/6/065203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303180v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive and synergistic effects between excimer VUV radiation and O radicals on the etching mechanisms of polyethylene and fluoropolymer surfaces treated by an atmospheric He–O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;post-discharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ignition and extinction phenomena in helium micro hollow cathode discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M K Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Schwaederle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Lazzaroni</w:t>
+                <w:t xml:space="preserve">L J Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/31/315203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4858418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03968657v1</w:t>
+                <w:t xml:space="preserve">hal-03968696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive and synergistic effects between excimer VUV radiation and O radicals on the etching mechanisms of polyethylene and fluoropolymer surfaces treated by an atmospheric He–O2 post-discharge</w:t>
+                <w:t xml:space="preserve">Competitive and synergistic effects between excimer VUV radiation and O radicals on the etching mechanisms of polyethylene and fluoropolymer surfaces treated by an atmospheric He–O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;post-discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Vandencasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Viville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Lazzaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 46 (31), 315203 (14 pp). </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+              <w:t xml:space="preserve">, 2013, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/46/31/315203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303175v1</w:t>
+                <w:t xml:space="preserve">hal-03968657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ambient air on the flowing afterglow of an atmospheric pressure Ar/O2 radiofrequency plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competitive and synergistic effects between excimer VUV radiation and O radicals on the etching mechanisms of polyethylene and fluoropolymer surfaces treated by an atmospheric He–O2 post-discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.Y. Duluard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N Vandencasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Viville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lazzaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4794324⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (31), 315203 (14 pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/31/315203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303173v2</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition and extinction phenomena in helium micro hollow cathode discharges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L Schwaederle</w:t>
+                <w:t xml:space="preserve">Influence of ambient air on the flowing afterglow of an atmospheric pressure Ar/O2 radiofrequency plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Reniers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 114, </w:t>
+              <w:t xml:space="preserve">, 2013, 113 (9), pp.093303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4858418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4794324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968696v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303173v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ambient air on the flowing afterglow of an atmospheric pressure Ar/O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; radiofrequency plasma</w:t>
               </w:r>
@@ -5487,87 +5487,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Y Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Reniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4794324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968650v1</w:t>
@@ -5578,77 +5578,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etching Processes of Polytetrafluoroethylene Surfaces Exposed to He and He-O2 Atmospheric Post-discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandencasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Desbief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5712,77 +5712,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Membrane-Electrode Assembly for Fuel Cells by Means of (Sub)-Atmospheric Plasma Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Merche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Poleunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5859,77 +5859,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTFE Surface Etching in the Post-discharge of a Scanning RF Plasma Torch: Evidence of Ejected Fluorinated Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Desbief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5993,77 +5993,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical mechanisms inducing a dc current measured in the flowing post-discharge of an RF He-O2 plasma torch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Vandencasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Reniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21, 045013 (10pp). </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6149,51 +6149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Claessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Reniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, B160, pp.974-980. </w:t>
@@ -6225,295 +6225,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303163v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and simulation of a micro-discharge with limited cathode area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RF impedance measurements of DC atmospheric micro-discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monali Mandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Goeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 60, pp.565-574. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00273-6⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 60, pp.449-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00274-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303159v2</w:t>
+                <w:t xml:space="preserve">hal-01303158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF impedance measurements of DC atmospheric micro-discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study and simulation of a micro-discharge with limited cathode area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monali Mandra</w:t>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Goeckner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dufour</w:t>
+                <w:t xml:space="preserve">L. C. Pitchford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 60, pp.449-454. </w:t>
+              <w:t xml:space="preserve">, 2010, 60, pp.565-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00274-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00273-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303158v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303159v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotubes decorated with gold, platinum and rhodium clusters by injection of colloidal solutions into the post-discharge of an RF atmospheric plasma</w:t>
               </w:r>
@@ -6633,51 +6633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated micro-plasmas in silicon operating in helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6780,117 +6780,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF impedance measurements of DC atmospheric micro-discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monali Mandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Goeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 60, pp.449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00274-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655011v1</w:t>
@@ -6914,276 +6914,276 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of limiting the cathode surface on direct current microhollow cathode discharge in helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ranson</w:t>
+                <w:t xml:space="preserve">P Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 93, pp.071508. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2966144⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 93 (071508), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2966144͔⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349341v1</w:t>
+                <w:t xml:space="preserve">hal-01303157v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of limiting the cathode surface on direct current microhollow cathode discharge in helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Lefaucheux</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Ranson</w:t>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 93 (071508), </w:t>
+              <w:t xml:space="preserve">, 2008, 93, pp.071508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2966144͔⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2966144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303157v3</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7240,51 +7240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulier Manon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Janona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7348,51 +7348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Marmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7443,103 +7443,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold plasma endoscopy: investigating intrabody fluid issue for bile duct cancer local treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Plasma Medicine (ICPM10) and International Workshop on Plasma Cancer Therapy (IWPCT9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Portoroz, Slovenia</w:t>
@@ -7562,734 +7562,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the frontier of physics and biology: cold plasma, a new therapeutic approach in lung cancer?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solenne Marmier</w:t>
+                <w:t xml:space="preserve">Unravelling the multifaceted antitumor effects of cold atmospheric pasma on cholangiocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Korentin Geraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sibéril</w:t>
+                <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd annual meeting of COST PlasTher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397265v1</w:t>
+                <w:t xml:space="preserve">hal-04397245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the effects of cold piezoelectric plasma on cholangiocarcinoma in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR HappyBIO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold plasma technology in cholangiocarcinoma: a catheter-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR HappyBIO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the direct and indirect antitumoral effects of cold atmospheric plasma - application to the cholangiocarcinoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Allan Pavy</w:t>
+                <w:t xml:space="preserve">At the frontier of physics and biology: cold plasma, a new therapeutic approach in lung cancer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Marmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korentin Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Minini</w:t>
+                <w:t xml:space="preserve">Sophie Sibéril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Plasma Cancer (IWPCT 8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">2nd annual meeting of COST PlasTher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397200v1</w:t>
+                <w:t xml:space="preserve">hal-04397265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the multifaceted antitumor effects of cold atmospheric pasma on cholangiocarcinoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Deciphering the direct and indirect antitumoral effects of cold atmospheric plasma - application to the cholangiocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd annual meeting of COST PlasTher</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">International Workshop on Plasma Cancer (IWPCT 8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397245v1</w:t>
+                <w:t xml:space="preserve">hal-04397200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative de sources de plasma froid pour le traitement des cancers des voies biliaires et du poumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Marmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR HappyBIO 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Albi, France</w:t>
@@ -8312,493 +8312,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma wet and dry approaches for agriculture: limitations, challenges and opportunities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatment of carcinomas using atmospheric pressure plasma jets: from targets to in vivo models to investigate innocuity and therapeutic efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Judée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Fouassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC-24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Naples, France</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378002v1</w:t>
+                <w:t xml:space="preserve">hal-02377992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of carcinomas using atmospheric pressure plasma jets: from targets to in vivo models to investigate innocuity and therapeutic efficiency</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma wet and dry approaches for agriculture: limitations, challenges and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Judée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC-24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Naples, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377992v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and/or grafting of noble metal nanoparticles by microplasma and by atmospheric plasma torch</w:t>
+                <w:t xml:space="preserve">Single and multiple pin(s)-to-liquid discharges: connecting self-organization patterns and ROS production in liquids for plasma agronomy applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Merche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Baneton</w:t>
+                <w:t xml:space="preserve">S Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC-23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702634v1</w:t>
+                <w:t xml:space="preserve">hal-01702637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and multiple pin(s)-to-liquid discharges: connecting self-organization patterns and ROS production in liquids for plasma agronomy applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and/or grafting of noble metal nanoparticles by microplasma and by atmospheric plasma torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Merche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Baneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Zhang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC-23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702637v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive species involved in higher seeds germination and shoots vigor through direct plasma exposure and plasma-activated liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8849,90 +8849,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of water vapor in an atmospheric pressure DBD -Application to LDPE surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Reniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC-22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8996,51 +8996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. El-Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Reniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC-22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9078,90 +9078,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined study for turning CO2 and H2O into value-added products in a dielectric barrier discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramses Snoeckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alp Ozkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Reniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC-22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium. pp.P-II-8-26</w:t>
@@ -9190,103 +9190,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 splitting by DBD: understanding the influence of electrical parameters and regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alp Ozkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Britun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rony Snyders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC-22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t>
@@ -9315,51 +9315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of microplasma arrays on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9440,90 +9440,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical diagnostics and mass spectrometry on the afterglow of an atmospheric pressure Ar/O2 radiofrequency plasma used for polymer surface treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Reniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th ICPIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Belfast, Ireland. pp.C.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9542,609 +9542,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303169v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition and extinction of a Micro Hollow Cathode Discharge operating in DC regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Study of an MHCD operating in He using optical and electrical diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 57th International Symposium &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">Diagnostics Microplasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696390v1</w:t>
+                <w:t xml:space="preserve">hal-00487365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF Diagnostics of Atmospheric Pressure Micro-Plasmas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Jung</w:t>
+                <w:t xml:space="preserve">Micro-discharge plasma using silicon platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics Microplasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Germany</w:t>
+              <w:t xml:space="preserve">AVS 57th International Symposium &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487366v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-discharge plasma using silicon platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+                <w:t xml:space="preserve">RF Diagnostics of Atmospheric Pressure Micro-Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monali Mandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 57th International Symposium &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">Diagnostics Microplasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707922v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of an MHCD operating in He using optical and electrical diagnostics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Ignition and extinction of a Micro Hollow Cathode Discharge operating in DC regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubry</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics Microplasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Germany</w:t>
+              <w:t xml:space="preserve">AVS 57th International Symposium &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487365v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Characterization of Direct Current Atmospheric Pressure Micro-Discharges Using Radio Frequency Signals in Argon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monali Mandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Goeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Saratoga Springs, United States</w:t>
@@ -10186,77 +10186,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignition and characterization of Micro Hollow Cathode Discharges in Helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monali Mandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeong Bong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10298,90 +10298,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment and simulation results of limited cathode area MHCDs operating in He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monali Mandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeong Bong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10436,90 +10436,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignition of parallel Micro Hollow Cathode Discharges in He without ballasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monali Mandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Goeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Dallas, United States</w:t>
@@ -10542,682 +10542,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation of the cathode area for direct current MHCD in Helium</w:t>
+                <w:t xml:space="preserve">Direct current parallel microdischarges in helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monali Mandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Microplasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tainan, Taiwan</w:t>
+              <w:t xml:space="preserve">ISPC-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444267v1</w:t>
+                <w:t xml:space="preserve">hal-01303260v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the ignition of direct current parallel microdischarges in helium</w:t>
+                <w:t xml:space="preserve">Limitation of the cathode area for direct current MHCD in Helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeong B. Lee</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monali Mandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, France</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Microplasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tainan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442687v1</w:t>
+                <w:t xml:space="preserve">hal-00444267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication process and electrical characterization of direct current parallel microdischarges in helium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of the ignition of direct current parallel microdischarges in helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monali Mandra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dufour</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong B. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Arlington, United States</w:t>
+              <w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444259v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct current parallel microdischarges in helium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Fabrication process and electrical characterization of direct current parallel microdischarges in helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monali Mandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong Bong Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Goeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan. pp.27A-a3</w:t>
+              <w:t xml:space="preserve">60th Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444228v1</w:t>
+                <w:t xml:space="preserve">hal-00444259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct current parallel microdischarges in helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPC-18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan. pp.27A-a3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303260v2</w:t>
+                <w:t xml:space="preserve">hal-00444228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and spectroscopic study of DC microdischarges made in alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11326,77 +11326,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing a cold plasma catheter for the local treatment of biliary tract cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11447,90 +11447,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of cold piezoelectric plasma on cancer cell viability: a study on cholangiocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Plasma Medicine (ICPM10) and International Workshop on Plasma Cancer Therapy (IWPCT9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Portoroz, Slovenia</w:t>
@@ -11572,90 +11572,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the performances of cold plasma endoscopy for cholangiocarcinoma local treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 35)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands</w:t>
@@ -11684,51 +11684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold plasma therapy applied to non-small cell lung cancer: deciphering the relevant plasma parameters to induce antitumor effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Marmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12202,51 +12202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548535v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Soulier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Decauchy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cremer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae46ac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433575v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Taras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae2ae6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026657v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ogden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251603" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vacek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin G&#233;raud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254402" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241572v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Tarantino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15258/sst.2025.53.3.03" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Benabderrahim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Hannachi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Elfalleh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15586/ijfs.v37i3.2982" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kamseu-Mogo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kamgang-Youbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense No&#235;lle Apala Mafouasson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad8acf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835093v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Houari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pavy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81664-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04552036v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bettaieb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Rejili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2024.103852" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04552038v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas August" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad3838" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ace36e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04123419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202375024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15173607" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03967257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tribondeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marugan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1075274" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04098394v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma6020019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259896v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouassier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac8c4d" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Decauchy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aca1da" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889499v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kitsara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Revet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Vartanian-Grimaldi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Minguy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.1008436" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03380405v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Gutierrez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac25af" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gutierrez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0037247" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jud&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5139889" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vaquero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vallette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Arbelaiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12051280" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188633v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vaquero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fouassier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab0fbb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377969v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab03b8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqiang Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5030099" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.12.035" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA04663D" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303204v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Ozkan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago T. Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Britun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Snyders" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/2/025013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303207v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hubert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mertens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandencasteele" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reniers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.279" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303206v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Merche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Baneton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Caldarella" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500157" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367339v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Collette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reniers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/2/025014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367341v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ozkan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bogaerts" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reniers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/4/045016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367345v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Britun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Snyders" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/5/055005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303182v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Abou Rich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Leroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nittler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pireaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201400097" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303202v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303194v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Arnoult" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Keyzer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Bogaerts" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2015.01.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04016889v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abou Rich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Leroy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nittler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Pireaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/6/065203" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303181v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Minnebo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Neyts" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/22/224007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303177v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimer Wehbe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssiau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5403" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303180v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Pireaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03968657v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hubert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vandencasteele" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Viville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lazzaroni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/31/315203" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303175v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303173v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Duluard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794324" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03968696v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Kulsreshath" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sadeghi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Schwaederle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Overzet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858418" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03968650v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Y Duluard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303172v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lazzaroni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la300822j" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303170v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poleunis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Yunus" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100208" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303165v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100209" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303168v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/4/045013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303163v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Leghrib" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Demoisson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Claessens" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.09.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303159v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence J. Overzet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Pitchford" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00273-6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303158v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jung" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monali Mandra" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Goeckner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00274-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303161v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Felten" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/38/385603" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303160v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kulsreshath" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00272-7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655011v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349341v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ranson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2966144" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303157v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lefaucheux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ranson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2966144&#852;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495764v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#233;rick Maurian Biaffeu Nematchoua" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Manon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Janona" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440863v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881985v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397265v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Geraud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sib&#233;ril" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397335v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397341v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397200v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Minini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397245v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397140v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378002v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jud&#233;e" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bailly" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377992v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702634v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de Vos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baneton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Godet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702637v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zhang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702636v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303199v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303196v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El-Mourad" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Vos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303198v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Snoeckx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Aerts" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303197v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Silva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707932v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Felix" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schwaederl&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303169v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696390v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487366v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707922v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487365v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444482v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444380v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Bong Lee" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444491v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444346v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444267v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442687v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong B. Lee" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444259v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444228v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303260v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442675v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440827v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881999v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397296v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397316v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611375v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Honnorat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Duchesne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00464710v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ORLE2035" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548535v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Soulier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Decauchy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cremer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae46ac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445060v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Benabderrahim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Hannachi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Elfalleh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15586/ijfs.v37i3.2982" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023745v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vacek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin G&#233;raud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254402" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026657v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ogden" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251603" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433575v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Taras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bailly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae2ae6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Tarantino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15258/sst.2025.53.3.03" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04552036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bettaieb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Rejili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2024.103852" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kamseu-Mogo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kamgang-Youbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense No&#235;lle Apala Mafouasson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad8acf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Houari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pavy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81664-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04552038v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas August" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad3838" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202375024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03967257v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tribondeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marugan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1075274" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04098394v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma6020019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04123419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ace36e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15173607" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889499v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kitsara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Revet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Vartanian-Grimaldi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Minguy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.1008436" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Decauchy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aca1da" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouassier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac8c4d" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03380405v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Gutierrez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac25af" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gutierrez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0037247" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jud&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5139889" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vaquero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vallette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Arbelaiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12051280" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188633v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vaquero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fouassier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab0fbb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377969v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab03b8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.12.035" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqiang Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5030099" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA04663D" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367345v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ozkan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Britun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Snyders" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/5/055005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303204v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Ozkan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago T. Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Britun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Snyders" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/2/025013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303207v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mertens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandencasteele" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reniers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.279" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303206v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Merche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Baneton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Caldarella" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500157" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367339v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Collette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reniers" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/2/025014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367341v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bogaerts" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reniers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/4/045016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303182v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Abou Rich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Leroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nittler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pireaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201400097" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303202v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303194v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Arnoult" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Keyzer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Bogaerts" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2015.01.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303177v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimer Wehbe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssiau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5403" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Leroy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Pireaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/6/065203" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303181v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Minnebo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Neyts" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/22/224007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04016889v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abou Rich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nittler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Pireaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03968696v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Kulsreshath" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sadeghi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Schwaederle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Overzet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858418" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03968657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vandencasteele" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Viville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lazzaroni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/31/315203" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303175v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303173v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Duluard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794324" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03968650v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Y Duluard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303172v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lazzaroni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la300822j" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303170v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poleunis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Yunus" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100208" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303165v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100209" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303168v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/4/045013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303163v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Leghrib" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Demoisson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Claessens" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.09.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303158v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence J. Overzet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jung" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monali Mandra" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Goeckner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00274-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303159v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Pitchford" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00273-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303161v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Felten" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/38/385603" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303160v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kulsreshath" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00272-7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655011v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303157v3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lefaucheux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ranson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2966144&#852;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349341v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ranson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2966144" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495764v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#233;rick Maurian Biaffeu Nematchoua" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Manon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Janona" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440863v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881985v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397245v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Minini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397335v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397341v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Geraud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397265v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sib&#233;ril" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397200v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397140v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377992v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378002v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jud&#233;e" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bailly" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702637v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zhang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702634v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de Vos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baneton" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Godet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702636v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303199v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303196v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El-Mourad" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Vos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303198v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Snoeckx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Aerts" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303197v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Silva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707932v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Felix" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schwaederl&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303169v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487365v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707922v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487366v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696390v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444482v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444380v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Bong Lee" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444491v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444346v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303260v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444267v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442687v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong B. Lee" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444259v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444228v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442675v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440827v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881999v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397296v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397316v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611375v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Honnorat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Duchesne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00464710v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ORLE2035" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>