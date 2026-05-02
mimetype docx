--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -798,295 +798,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546223v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New resolution strategy for multi-scale reaction waves using time operator splitting, space adaptive multiresolution and dedicated high order implicit/explicit time integrators</w:t>
+                <w:t xml:space="preserve">A new numerical strategy with space-time adaptivity and error control for multi-scale streamer discharge simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenek Bonaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/100816869⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 231 (3), pp.1002-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2011.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457731v4</w:t>
+                <w:t xml:space="preserve">hal-00573043v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new numerical strategy with space-time adaptivity and error control for multi-scale streamer discharge simulations</w:t>
+                <w:t xml:space="preserve">New resolution strategy for multi-scale reaction waves using time operator splitting, space adaptive multiresolution and dedicated high order implicit/explicit time integrators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bourdon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Descombes</w:t>
+                <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 231 (3), pp.1002-1019. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (1), pp.76-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2011.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/100816869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573043v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457731v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive time splitting method for multi-scale evolutionary partial differential equations</w:t>
               </w:r>
@@ -1662,51 +1662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEI 2010 - XXXVI Latin American Conference on Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Asunción, Paraguay. Paper 6, 14 p</w:t>
@@ -2321,51 +2321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2889,51 +2889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henderson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Mirrahimi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Turanova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bilau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-237-2021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148617v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.19" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837089v4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130926006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546223v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Dronne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.10.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457731v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816869" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573043v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Bonaventura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.07.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587036v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000412" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hommel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.12.062" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XDNW41N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175003v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160701458716" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Genieys" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139901389501" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697727v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_40" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646401v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Casamayou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Connan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975468" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540485v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590812v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706729v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146000v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150951v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henderson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Mirrahimi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Turanova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bilau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-237-2021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148617v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.19" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837089v4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130926006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546223v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Dronne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.10.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573043v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Bonaventura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.07.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457731v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816869" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587036v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000412" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hommel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.12.062" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XDNW41N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175003v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160701458716" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Genieys" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139901389501" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697727v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_40" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646401v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Casamayou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Connan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975468" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540485v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590812v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706729v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146000v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150951v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>