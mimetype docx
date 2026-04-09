--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -187,51 +187,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (204)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (208)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1091,295 +1091,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Distance to Reference Communities Index ( DRCI ): a new tool to assess communities' restoration success</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying generic proxies for assessing ecosystem properties and conservation status of semi-natural grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marquis Christian</w:t>
+                <w:t xml:space="preserve">Marine Pacé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Torre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+                <w:t xml:space="preserve">Anne Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cian Blaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Burst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restoration Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rec.14194⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 158, pp.111586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589836v1</w:t>
+                <w:t xml:space="preserve">hal-04412391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying generic proxies for assessing ecosystem properties and conservation status of semi-natural grasslands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Pacé</w:t>
+                <w:t xml:space="preserve">The Distance to Reference Communities Index ( DRCI ): a new tool to assess communities' restoration success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fontès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bonis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cian Blaix</w:t>
+                <w:t xml:space="preserve">Marquis Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Burst</w:t>
+                <w:t xml:space="preserve">Franck Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 158, pp.111586. </w:t>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (7), pp.e14194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/rec.14194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412391v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous le béton, la steppe ?</w:t>
               </w:r>
@@ -6452,261 +6452,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact assessment of development projects improved by merging species distribution and habitat connectivity modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bergès</w:t>
+                <w:t xml:space="preserve">Factors limiting early establishment of the Mediterranean grassland species Brachypodium retusum at disturbed sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vidaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Isselin-Nondedeu</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Bischoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 241, pp.439-449. </w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37, pp.10-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.02.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136980v1</w:t>
+                <w:t xml:space="preserve">hal-02125384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors limiting early establishment of the Mediterranean grassland species Brachypodium retusum at disturbed sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Vidaller</w:t>
+                <w:t xml:space="preserve">Environmental impact assessment of development projects improved by merging species distribution and habitat connectivity modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tarabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armin Bischoff</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Isselin-Nondedeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37, pp.10-19. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 241, pp.439-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2019.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125384v1</w:t>
+                <w:t xml:space="preserve">hal-02136980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-Term Effects on Diversity and Biomass on Grasslands from Artificial Dykes under Grazing and Mowing Treatments</w:t>
               </w:r>
@@ -8015,278 +8015,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ecological restoration on beetle assemblages: results from a large-scale experiment in a Mediterranean steppe rangeland</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A comparative review of soil charcoal data: Spatiotemporal patterns of origin and long-term dynamics of Western European nutrient-poor grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Nelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Poschlod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-018-1528-8⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (8), pp.1313-1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683618771496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936449v1</w:t>
+                <w:t xml:space="preserve">hal-01788510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative review of soil charcoal data: Spatiotemporal patterns of origin and long-term dynamics of Western European nutrient-poor grasslands</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of ecological restoration on beetle assemblages: results from a large-scale experiment in a Mediterranean steppe rangeland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Alignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (8), pp.1313-1324. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (9), pp.2155 - 2172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683618771496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-018-1528-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788510v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvel écosystème</w:t>
               </w:r>
@@ -9103,51 +9103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9391,373 +9391,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivis des effets du pastoralisme dans la réserve de Donzère-Mondragon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'ingénierie écologique au service de l'aménagement du territoire - Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.2-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2015.16.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532899v1</w:t>
+                <w:t xml:space="preserve">hal-02601500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoperiod buffers responses to salt and temperature during germination of two coastal salt marsh colonizers Juncus acutus and Juncus maritimus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivis des effets du pastoralisme dans la réserve de Donzère-Mondragon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannelle Moinardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 293, pp.8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/11263504.2015.1007898⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01444656v1</w:t>
+                <w:t xml:space="preserve">hal-05532899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ingénierie écologique au service de l'aménagement du territoire - Avant-propos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Rey</w:t>
+                <w:t xml:space="preserve">Photoperiod buffers responses to salt and temperature during germination of two coastal salt marsh colonizers Juncus acutus and Juncus maritimus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mesleard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yavercovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16, pp.2-3. </w:t>
+              <w:t xml:space="preserve">Plant Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 150 (6), pp.1156-1164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2015.16.01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/11263504.2015.1007898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601500v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional diversity as a framework for novel ecosystem design: The example of extensive green roofs</w:t>
               </w:r>
@@ -10326,51 +10326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10635,420 +10635,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinq ans déjà ! Premiers bilans de la fuite d'hydrocarbures en Crau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts de différents régimes de perturbations et niveaux de ressource hydrique pour contrôler une espèce proliférante dans un écosystème pseudo-steppique: le cas deRubus ulmifolius Schott. dans la plaine de la Crau (Bouches-du-Rhône, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161 (3), pp.261-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12538078.2014.911113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326867v1</w:t>
+                <w:t xml:space="preserve">hal-01327391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species Traits as Practical Tools for Ecological Restoration of Marly Eroded Lands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Burylo</w:t>
+                <w:t xml:space="preserve">Transférer le sol pour restaurer des communautés végétales: quelles leçons pour mesurer la résilience des pelouses sèches ? (Plaine de La Crau, Sud-Est de la France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Freddy Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restoration Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161 (3), pp.287-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12538078.2014.906920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rec.12113⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01329331v1</w:t>
+                <w:t xml:space="preserve">hal-01329392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de différents régimes de perturbations et niveaux de ressource hydrique pour contrôler une espèce proliférante dans un écosystème pseudo-steppique: le cas deRubus ulmifolius Schott. dans la plaine de la Crau (Bouches-du-Rhône, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cinq ans déjà ! Premiers bilans de la fuite d'hydrocarbures en Crau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 283, pp.14-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12538078.2014.911113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01327391v1</w:t>
+                <w:t xml:space="preserve">hal-01326867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transférer le sol pour restaurer des communautés végétales: quelles leçons pour mesurer la résilience des pelouses sèches ? (Plaine de La Crau, Sud-Est de la France)</w:t>
+                <w:t xml:space="preserve">Species Traits as Practical Tools for Ecological Restoration of Marly Eroded Lands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bulot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Provost</w:t>
+                <w:t xml:space="preserve">Mélanie Burylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (5), pp.633-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.12113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12538078.2014.906920⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329392v1</w:t>
+                <w:t xml:space="preserve">hal-01329331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new transplantation protocol for harvester ant queens Messor barbarus (Hymenoptera: Formicidae) to improve the restoration of species-rich plant communities in the future</w:t>
               </w:r>
@@ -11249,584 +11249,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant trait analysis delivers an extensive list of potential green roof species for Mediterranean France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+                <w:t xml:space="preserve">Decrease of plant alpha and beta-diversity with management intensity in vineyards and the influence of landscape context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Poschlod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Kattge</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philip K Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Deil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (2), pp.17-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328807v1</w:t>
+                <w:t xml:space="preserve">hal-05502976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease of plant alpha and beta-diversity with management intensity in vineyards and the influence of landscape context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Poschlod</w:t>
+                <w:t xml:space="preserve">Plant trait analysis delivers an extensive list of potential green roof species for Mediterranean France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen van Mechelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip K Roche</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jens Kattge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hermy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.48-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502976v1</w:t>
+                <w:t xml:space="preserve">hal-01328807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la gestion de l’écoulement des eaux de pluie dans les zones urbaines grâce aux toits végétalisé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen van Mechelen</w:t>
+                <w:t xml:space="preserve">Can ecological engineering restore Mediterranean rangeland after intensive cultivation? A large-scale experiment in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Hermy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.202-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.12.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325688v1</w:t>
+                <w:t xml:space="preserve">hal-01326838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can ecological engineering restore Mediterranean rangeland after intensive cultivation? A large-scale experiment in southern France</w:t>
+                <w:t xml:space="preserve">Topsoil removal improves various restoration treatments of a Mediterranean steppe (La Crau, south-eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.236-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.12.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01326838v1</w:t>
+                <w:t xml:space="preserve">hal-01329386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topsoil removal improves various restoration treatments of a Mediterranean steppe (La Crau, south-eastern France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Buisson</w:t>
+                <w:t xml:space="preserve">Améliorer la gestion de l’écoulement des eaux de pluie dans les zones urbaines grâce aux toits végétalisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen van Mechelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hermy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 - 2014, pp.36-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01329386v1</w:t>
+                <w:t xml:space="preserve">hal-01325688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of different soil transfer strategies for restoring a Mediterranean steppe after a pipeline leak (La Crau plain, South-Eastern France)</w:t>
               </w:r>
@@ -12456,10506 +12456,10847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of five woody species to burial by marly sediment: the role of biomass allocation pattern flexibility.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S'aider du vivant pour restaurer les écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La naissance de la créativité. Plus de 100 000 ans avant Lascaux, 427, pp.17-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335645v1</w:t>
+                <w:t xml:space="preserve">hal-05532913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation, soils and seed banks of limestone grasslands are still impacted by former cultivation one century after abandonment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Community Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (2), pp.194-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1556/ComEc.13.2012.2.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant root traits affecting the resistance of soils to concentrated flow erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Burylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolle Mathys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (14), pp.1463-1470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/esp.3248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species introduction – a major topic in vegetation restoration (editorial)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Buisson</w:t>
+                <w:t xml:space="preserve">Responses of five woody species to burial by marly sediment: the role of biomass allocation pattern flexibility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Burylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1654-109X.2012.01189.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (3), pp.287-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jpe/rtr030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329330v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-year results of a multi-treatment steppe restoration experiment in La Crau (Provence, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+                <w:t xml:space="preserve">Species introduction – a major topic in vegetation restoration (editorial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Hölzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5091/plecevo.2012.690⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (2), pp.161-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-109X.2012.01189.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327224v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espoirs et limites de l’ingénierie écologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-year results of a multi-treatment steppe restoration experiment in La Crau (Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 145 (1), pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2012.690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327144v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a two-phase sowing approach in restoration: sowing foundation species to restore, and subordinate species to evaluate restoration success</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant root traits affect soil stability during concentrated flow erosion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Burylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Buisson</w:t>
+                <w:t xml:space="preserve">N. Mathys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.1463-1470</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01329433v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are old Mediterranean grasslands resilient to human disturbances?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Espoirs et limites de l’ingénierie écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 270, pp.22-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01325815v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant functional traits and species ability for sediment retention during concentrated flow erosion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E Bochet</w:t>
+                <w:t xml:space="preserve">Using a two-phase sowing approach in restoration: sowing foundation species to restore, and subordinate species to evaluate restoration success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-011-1017-2⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.277-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-109X.2012.01182.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328799v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution et écologie de la Garidelle fausse nigelle (Garidella nigellastrum L.) : application à sa conservation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are old Mediterranean grasslands resilient to human disturbances?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43, pp.86-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2012.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326990v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemple de restauration de la plaine de La Crau : l’écologie de la restauration face à la restauration écologique.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Buisson</w:t>
+                <w:t xml:space="preserve">Plant functional traits and species ability for sediment retention during concentrated flow erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Burylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 353 (1-2), pp.135-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-011-1017-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335728v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hay transfer and sowing structuring species: two complementary ecological engineering techniques to restore dry grassland communities</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distribution et écologie de la Garidelle fausse nigelle (Garidella nigellastrum L.) : application à sa conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Guende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.60-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327265v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key role of rabbit to limit shrub colonization of the Mediterranean xero-halophytic swards: a threat in the context of rabbit populations decline.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Pineau</w:t>
+                <w:t xml:space="preserve">Hay transfer and sowing structuring species: two complementary ecological engineering techniques to restore dry grassland communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2980/18-1-3383⟩</w:t>
+              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9, pp.33-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proenv.2011.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329362v1</w:t>
+                <w:t xml:space="preserve">hal-01327265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La société internationale pour la restauration écologique, une association pour promouvoir la restauration des écosystèmes au niveau mondial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exemple de restauration de la plaine de La Crau : l’écologie de la restauration face à la restauration écologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dolidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 5, pp.6-9</w:t>
+              <w:t xml:space="preserve">, 2011, 5, pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328492v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River ecological restoration across frontiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The key role of rabbit to limit shrub colonization of the Mediterranean xero-halophytic swards: a threat in the context of rabbit populations decline.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
+                <w:t xml:space="preserve">O. Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 402, non paginé. </w:t>
+              <w:t xml:space="preserve">Ecoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (1), pp.37-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/kmae/2011085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2980/18-1-3383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729410v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restaurer la nature ?</w:t>
+                <w:t xml:space="preserve">La société internationale pour la restauration écologique, une association pour promouvoir la restauration des écosystèmes au niveau mondial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">les Cahiers de Seloane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1, pp.87-88</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.6-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334302v1</w:t>
+                <w:t xml:space="preserve">hal-01328492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using stone cover patches and grazing exclusion to restore ground-active beetle communities in a pseudo-steppe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">River ecological restoration across frontiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Fadda</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10841-010-9358-3⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 402, non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2011085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329435v1</w:t>
+                <w:t xml:space="preserve">hal-00729410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration écologique des écosystèmes méditerranéens : spécificités, espoirs et limites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Germination traits explain soil seed persistence across species: the case of Mediterranean annual plants in cereal fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Poschlod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.415-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcq255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329025v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germination traits explain soil seed persistence across species: the case of Mediterranean annual plants in cereal fields</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restaurer la nature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Poschlod</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">les Cahiers de Seloane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.87-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327240v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dix années de recherche dans une pseudo-steppe méditerranéeenne : impacts des changements d’usage et restauration écologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+                <w:t xml:space="preserve">Using stone cover patches and grazing exclusion to restore ground-active beetle communities in a pseudo-steppe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Coiffait Coiffait-Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/sec.2011.0299⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15, pp.561-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10841-010-9358-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05502912v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuite d’hydrocarbures en Crau : Mesures compensatoires, dernier acte d’une catastrophe patrimoniale ?</w:t>
+                <w:t xml:space="preserve">Restauration écologique des écosystèmes méditerranéens : spécificités, espoirs et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 263, pp.7-9</w:t>
+              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7e conférence européenne SER en écologie de la restauration, 23-27 août 2010, Avignon, France., 37 (2), pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327232v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedgerow effects on the distribution of beneficial arthropods in a pear orchard in southern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Debras</w:t>
+                <w:t xml:space="preserve">Dix années de recherche dans une pseudo-steppe méditerranéeenne : impacts des changements d’usage et restauration écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fadda Fr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Senoussi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémentine Coiffait Coiffait-Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, pp.75-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sec.2011.0299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327323v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre expérimentations scientifiques et veille écologique : comment évaluer des mesures d’atténuations proposées par une étude d’impacts ? Le cas des canalisations enterrées dans la plaine de Crau.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuite d’hydrocarbures en Crau : Mesures compensatoires, dernier acte d’une catastrophe patrimoniale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5, pp.54-57</w:t>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 263, pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335709v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hay Transfer Promotes Establishment of Mediterranean Steppe Vegetation on Soil Disturbed by Pipeline Construction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Buisson</w:t>
+                <w:t xml:space="preserve">Hedgerow effects on the distribution of beneficial arthropods in a pear orchard in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Senoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restoration Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (2), pp.75-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01327314v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Functional Traits Show Non-Linear Response to Grazing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Romermann</w:t>
+                <w:t xml:space="preserve">Entre expérimentations scientifiques et veille écologique : comment évaluer des mesures d’atténuations proposées par une étude d’impacts ? Le cas des canalisations enterrées dans la plaine de Crau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mroczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Geobotanica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.54-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01705272v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restaurer la végétation steppique par aspiration et transfert de foin. Une technique qui promet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Coiffait Coiffait-Gombault</w:t>
+                <w:t xml:space="preserve">Hay Transfer Promotes Establishment of Mediterranean Steppe Vegetation on Soil Disturbed by Pipeline Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Naturels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (201), pp.214-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1526-100X.2010.00706.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05537027v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pèr memòri l'ermas de Crau ? in memoriam le coussoul de Crau ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant Functional Traits Show Non-Linear Response to Grazing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Romermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Folia Geobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (3), pp.239 - 252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12224-010-9069-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197061v1</w:t>
+                <w:t xml:space="preserve">hal-01705272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité floristique artificielle des jardins privés du Parc Régional du Luberon: le cas de la commune de Lauris</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restaurer la végétation steppique par aspiration et transfert de foin. Une technique qui promet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Coiffait Coiffait-Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9, pp.38-57</w:t>
+              <w:t xml:space="preserve">Espaces Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03569355v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration d’un verger industriel vers une terre de parcours à moutons</w:t>
+                <w:t xml:space="preserve">Pèr memòri l'ermas de Crau ? in memoriam le coussoul de Crau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Oberlinkels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29, pp.26-28</w:t>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (58), pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537039v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plantes messicoles, semences fermières et logiques productives des agriculteurs du Luberon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité floristique artificielle des jardins privés du Parc Régional du Luberon: le cas de la commune de Lauris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Deschamps-Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mauffrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gasc</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 9, pp.70-86</w:t>
+              <w:t xml:space="preserve">, 2010, 9, pp.38-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664463v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lisières de champs sont-elles des refuges pour les espèces messicoles dans le territoire du Parc naturel régional du Luberon ?</w:t>
+                <w:t xml:space="preserve">Restauration d’un verger industriel vers une terre de parcours à moutons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tatoni</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Oberlinkels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9, pp.58-69</w:t>
+              <w:t xml:space="preserve">Espaces Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp.26-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493789v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Human and Natural Sciences for a Better Understanding of Urban Floral Patterns: the Role of Planting Practices in Mediterranean Gardens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Barthelemy</w:t>
+                <w:t xml:space="preserve">The age and history of the French Mediterranean steppe revisited by soil wood charcoal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, pp.25 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683609348841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756197v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The age and history of the French Mediterranean steppe revisited by soil wood charcoal analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Talon</w:t>
+                <w:t xml:space="preserve">Plantes messicoles, semences fermières et logiques productives des agriculteurs du Luberon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.70-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552146v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seed bank longevity index revisited: limited reliability evident from a burial experiment and database analyses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les lisières de champs sont-elles des refuges pour les espèces messicoles dans le territoire du Parc naturel régional du Luberon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Poschlod</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tatoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.58-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705268v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the backyard to the backcountry: how ecological and biological traits explain the escape of garden plants into Mediterranean old fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
+                <w:t xml:space="preserve">Bridging Human and Natural Sciences for a Better Understanding of Urban Floral Patterns: the Role of Planting Practices in Mediterranean Gardens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lavergne</w:t>
+                <w:t xml:space="preserve">Carole Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bertaudiere-Montes</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552136v1</w:t>
+                <w:t xml:space="preserve">hal-01756197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking plant morphological traits to uprooting resistance in eroded marly lands (Southern Alps, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elise Buisson</w:t>
+                <w:t xml:space="preserve">From the backyard to the backcountry: how ecological and biological traits explain the escape of garden plants into Mediterranean old fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bertaudiere-Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-009-9920-5⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.761 - 779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-009-9479-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02595080v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling soil wood charcoals at a high spatial resolution: a new methodology to investigate the origin of grassland plant communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The seed bank longevity index revisited: limited reliability evident from a burial experiment and database analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Alard</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Poschlod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2009.05403.x⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (4), pp.715 - 724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcp148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02658099v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gardens in urbanizing rural areas reveal an unexpected floristic diversity related to housing density.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Marco</w:t>
+                <w:t xml:space="preserve">Linking plant morphological traits to uprooting resistance in eroded marly lands (Southern Alps, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Burylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 324 (1-2), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-009-9920-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590547v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of an arthropod community in a pear orchard (southern France) : identification of a hedge effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Rieux</w:t>
+                <w:t xml:space="preserve">Sampling soil wood charcoals at a high spatial resolution: a new methodology to investigate the origin of grassland plant communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2008.03.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (2), pp.349-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2009.05403.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667423v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garden plants dynamics at urban fallow land interfaces : influence of local versus landscape factors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pech</w:t>
+                <w:t xml:space="preserve">Gardens in urbanizing rural areas reveal an unexpected floristic diversity related to housing density.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deschamps-Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Mauffrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salzburger Geographische Arbeiten</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 42, pp.25-41</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 331 (6), pp.452-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00372633v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past cultivation is a factor driving organization of dry grassland ground-active beetle communities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Ponel</w:t>
+                <w:t xml:space="preserve">Spatial distribution of an arthropod community in a pear orchard (southern France): identification of a hedge effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid R. Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0376892907003839⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 127 (3-4), pp.166-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2008.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451819v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche prospective sur le rôle « source » des haies en production fruitière intégrée. Le cas des perce-oreilles : Forficula auricularia L. et Forficula pubescens Gené</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Rieux</w:t>
+                <w:t xml:space="preserve">Garden plants dynamics at urban fallow land interfaces : influence of local versus landscape factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Oliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bertaudiere-Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Salzburger Geographische Arbeiten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42, pp.25-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662614v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00372633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements d'auxiliaires entre la haie et le verger : le cas des forficules</w:t>
+                <w:t xml:space="preserve">Recherche prospective sur le rôle « source » des haies en production fruitière intégrée. Le cas des perce-oreilles : Forficula auricularia L. et Forficula pubescens Gené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rene Rieux</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue scientifique Bourgogne-Franche-Comté Nature </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 330 (9), pp.664-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05502772v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of seed source, topsoil removal, and plant neighbor removal on restoring California coastal prairies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Past cultivation is a factor driving organization of dry grassland ground-active beetle communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. F. Hayes</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restoration Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1526-100X.2006.00168.x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (2), pp.132-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0376892907003839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451823v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The implications of seed rain and seed bank patterns for plant succession at the edges of abandoned fields in Mediterranean landscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Buisson</w:t>
+                <w:t xml:space="preserve">Mouvements d'auxiliaires entre la haie et le verger : le cas des forficules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brydenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Poschlod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue scientifique Bourgogne-Franche-Comté Nature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5, pp.183-187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451822v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination between agricultural management and the hedge effect in pear orchards (south-eastern France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Creation of the natural reserve of La Crau : Implications for the creation and management of protected areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1744-7348.2006.00102.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80 (4), pp.318-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2005.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451820v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of the natural reserve of La Crau : Implications for the creation and management of protected areas</w:t>
+                <w:t xml:space="preserve">Effect of seed source, topsoil removal, and plant neighbor removal on restoring California coastal prairies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. D. Holl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Corcket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. F. Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2005.09.013⟩</w:t>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (4), pp.569-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1526-100X.2006.00168.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655476v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémanence des utilisations anciennes et gestion conservatoire des pelouses calcicoles en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The implications of seed rain and seed bank patterns for plant succession at the edges of abandoned fields in Mediterranean landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poschlod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 115 (1-4), pp.6-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2005.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677758v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of secondary succession in calcareous grasslands: can we distinguish the influence of former land uses from present vegetation data?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discrimination between agricultural management and the hedge effect in pear orchards (south-eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2005.01.010⟩</w:t>
+              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 149 (3), pp.347-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-7348.2006.00102.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417162v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche des espèces messicoles des pelouses calcicoles de la réserve naturelle des vallées de la Grand-Pierre et de Vitain (Loir-et-Cher)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémanence des utilisations anciennes et gestion conservatoire des pelouses calcicoles en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Romermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbioses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 13, pp.33-38</w:t>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (2), pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670773v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of former cultivation on the unique Mediterranean steppe of France and consequences for conservation management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Romermann</w:t>
+                <w:t xml:space="preserve">Patterns of secondary succession in calcareous grasslands: can we distinguish the influence of former land uses from present vegetation data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elise Buisson</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip K Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2004.04.006⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (2), pp.161-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2005.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676652v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional method for classifying European grasslands for use in joint ecological and economic studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A la recherche des espèces messicoles des pelouses calcicoles de la réserve naturelle des vallées de la Grand-Pierre et de Vitain (Loir-et-Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bézannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symbioses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13, pp.33-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674434v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémanence des utilisations anciennes et gestion conservatoire des pelouses calcicoles en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of former cultivation on the unique Mediterranean steppe of France and consequences for conservation management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Römermann</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poschlod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 121, pp.21-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2004.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437420v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La flore du pays d'Aigues : d'un espace méconnu à la biologie des espèces</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A functional method for classifying European grasslands for use in joint ecological and economic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Hodgson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montserrat-Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cerabolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Ceriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maestro-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.119-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2005.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493765v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de trente années de recherches en écologie dans la steppe de Crau (Bouches-du-Rhône, sud-est de la France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rémanence des utilisations anciennes et gestion conservatoire des pelouses calcicoles en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Römermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 30 (1), pp.7-24</w:t>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (2), pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675353v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation et distribution des communautés de coléoptères dans les interfaces steppe-friches post-culturales en Crau</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Ponel</w:t>
+                <w:t xml:space="preserve">La flore du pays d'Aigues : d'un espace méconnu à la biologie des espèces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip K Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 30 (1), pp.85-104</w:t>
+              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672985v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">30 années de recherches dans la Réserve naturelle des coussouls de Crau (Bouches-du-Rhône) : bilan et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan de trente années de recherches en écologie dans la steppe de Crau (Bouches-du-Rhône, sud-est de la France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wolff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cheylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 59 (1-2), pp.358-358</w:t>
+              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30 (1), pp.7-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501321v1</w:t>
+                <w:t xml:space="preserve">hal-02675353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition et structure de la végétation aux bordures entre friches post-culturales et végétation steppique dans la plaine de Crau (Bouches-du-Rhône)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Buisson</w:t>
+                <w:t xml:space="preserve">Organisation et distribution des communautés de coléoptères dans les interfaces steppe-friches post-culturales en Crau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Rolando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologia mediterranea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 30 (1), pp.71-84</w:t>
+              <w:t xml:space="preserve">, 2004, 30 (1), pp.85-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681818v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologie de la reproduction et de la dispersion, et structure génétique chez les espèces messicoles : propositions de gestion dans le Parc naturel régional du Luberon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">30 années de recherches dans la Réserve naturelle des coussouls de Crau (Bouches-du-Rhône) : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Jäger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Garraud</w:t>
+                <w:t xml:space="preserve">Gilles Cheylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du BRG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 4, pp.405-428</w:t>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 59 (1-2), pp.358-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509490v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles des ovins dans le transport de graines d'espèces messicoles : le cas d'une exploitation agricole du Parc naturel régional du Luberon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition et structure de la végétation aux bordures entre friches post-culturales et végétation steppique dans la plaine de Crau (Bouches-du-Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Peter Poschlod</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Rolando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 7, pp.69-75</w:t>
+              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30 (1), pp.71-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493590v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique d'une communauté d'adventices dans un champ de céréales créé après le labour d'une prairie semi-naturelle : rôles de la banque de graines permanente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecologie de la reproduction et de la dispersion, et structure génétique chez les espèces messicoles : propositions de gestion dans le Parc naturel régional du Luberon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Roche</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Jäger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Garraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10 (2), pp.222-235</w:t>
+              <w:t xml:space="preserve">Actes du BRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4, pp.405-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678203v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les communautés de plantes messicoles ont-elles une mémoire ?</w:t>
+                <w:t xml:space="preserve">Rôles des ovins dans le transport de graines d'espèces messicoles : le cas d'une exploitation agricole du Parc naturel régional du Luberon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Jäger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Poschlod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 7, pp.56-67</w:t>
+              <w:t xml:space="preserve">, 2003, 7, pp.69-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493608v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des facteurs agro-écologiques sur les assemblages d'orchidées dans les pelouses calcicoles du Vercors (Préalpes, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique d'une communauté d'adventices dans un champ de céréales créé après le labour d'une prairie semi-naturelle : rôles de la banque de graines permanente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Barbaro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.L. Grossi</w:t>
+                <w:t xml:space="preserve">P. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanica Helvetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 113 (1), pp.63-79</w:t>
+              <w:t xml:space="preserve">Ecoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (2), pp.222-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582909v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use history and botanical changes in the calcareous hillsides of Upper-Normandy (north-western France): new implications for their conservation management</w:t>
+                <w:t xml:space="preserve">Les communautés de plantes messicoles ont-elles une mémoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Alard</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 7, pp.56-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02678204v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espèces messicoles du Parc naturel régional du Luberon sont-elles des mauvaises herbes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des facteurs agro-écologiques sur les assemblages d'orchidées dans les pelouses calcicoles du Vercors (Préalpes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ourcival</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Grossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 6, pp.78-86</w:t>
+              <w:t xml:space="preserve">Botanica Helvetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 113 (1), pp.63-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493553v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des activités humaines anciennes sur les sols et la végétation actuels : le cas des bassins de congélation des glaciaires de la Sainte-Baume (Provence, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Land use history and botanical changes in the calcareous hillsides of Upper-Normandy (north-western France): new implications for their conservation management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Linéenne de Provence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 115 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0006-3207(03)00089-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493517v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A six year experimental restoration of biodiversity by shrub-clearing and grazing in calcareous grasslands of the French Prealps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les espèces messicoles du Parc naturel régional du Luberon sont-elles des mauvaises herbes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cozic</w:t>
+                <w:t xml:space="preserve">Jean-Marc Ourcival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6, pp.78-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580165v1</w:t>
+                <w:t xml:space="preserve">hal-05493553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teneurs en minéraux des fourrages de chaume et de leurs adventices : l'exemple d'une exploitation agricole du sud-est de la France (Vaucluse)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Gerbaud</w:t>
+                <w:t xml:space="preserve">Influence des activités humaines anciennes sur les sols et la végétation actuels : le cas des bassins de congélation des glaciaires de la Sainte-Baume (Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Linéenne de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 52, pp.61-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889848v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles du pâturage des chaumes (Estoubes) dans le système de parcours ovin d'une exploitation agricole du parc naturel régional du Luberon : Un argument pragmatique pour la conservation des messicoles?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Gerbaud</w:t>
+                <w:t xml:space="preserve">A six year experimental restoration of biodiversity by shrub-clearing and grazing in calcareous grasslands of the French Prealps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Barroit</w:t>
+                <w:t xml:space="preserve">Philippe Cozic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 10 (1), pp.119-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1016629507196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493537v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation des paysages de pelouses sèches des crêtes du Grand Luberon. Éléments historiques pour une aide à la décision de gestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teneurs en minéraux des fourrages de chaume et de leurs adventices : l'exemple d'une exploitation agricole du sud-est de la France (Vaucluse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Daligaux</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Barroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 50 (6), pp.495-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2001141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493497v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses fonctionnelles des communautés de pelouses calcicoles aux facteurs agro-écologiques dans les Préalpes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
+                <w:t xml:space="preserve">Rôles du pâturage des chaumes (Estoubes) dans le système de parcours ovin d'une exploitation agricole du parc naturel régional du Luberon : Un argument pragmatique pour la conservation des messicoles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Peltier</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Barroit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 78, pp.1010-1020</w:t>
+              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 5, pp.90-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579830v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du Pâturage par les chevaux de Przewalski (Equus Przewalskii) sur les populations d'orthoptères du Causse Méjean (Lozère, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformation des paysages de pelouses sèches des crêtes du Grand Luberon. Éléments historiques pour une aide à la décision de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Feh</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Trivelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Daligaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 55-3, pp.241-261</w:t>
+              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 4, pp.38-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501422v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la répartition des plantes messicoles dans un champ en liaison avec une mesure agri-environnementale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réponses fonctionnelles des communautés de pelouses calcicoles aux facteurs agro-écologiques dans les Préalpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Hill</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 3, pp.131-143</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 78, pp.1010-1020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493464v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutie van het landouwkundig gebruik van kalkhellingen in de vallei van de Seine (Haute-Normandie, Frankrijk)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact du Pâturage par les chevaux de Przewalski (Equus Przewalskii) sur les populations d'orthoptères du Causse Méjean (Lozère, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Lejeune</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Feh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natuurhistorich Maandblad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 88, pp.15-18</w:t>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 55-3, pp.241-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540132v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation des pelouses sèches du nord-ouest de l'Europe : vers des modèles de gestion où l'homme à sa place</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de la répartition des plantes messicoles dans un champ en liaison avec une mesure agri-environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 152, pp.16-22</w:t>
+              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3, pp.131-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537972v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de perturbations anthropiques sur la composition et la diversité botanique des pelouses calcicoles de la vallée de Seine en Haute-Normandie (France)</w:t>
+                <w:t xml:space="preserve">Evolutie van het landouwkundig gebruik van kalkhellingen in de vallei van de Seine (Haute-Normandie, Frankrijk)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Alard</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Natuurhistorich Maandblad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 88, pp.15-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471845v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pâturage itinérant dans la vallée de la Seine (France) : une nécessité écologique et agronomique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation des pelouses sèches du nord-ouest de l'Europe : vers des modèles de gestion où l'homme à sa place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études et de recherches francophones sur l'Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 8, pp.486-497</w:t>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 152, pp.16-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509292v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field boundary effects on soil seed banks and weed vegetation distribution in an arable field without weed control (Vaucluse, France)</w:t>
+                <w:t xml:space="preserve">Influence de perturbations anthropiques sur la composition et la diversité botanique des pelouses calcicoles de la vallée de Seine en Haute-Normandie (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ourcival</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip K Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 77 (3), pp.377-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/b98-231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885953v1</w:t>
+                <w:t xml:space="preserve">hal-05471845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'île d'Öland, un paysage méditerranéen en mer baltique !</w:t>
+                <w:t xml:space="preserve">Le pâturage itinérant dans la vallée de la Seine (France) : une nécessité écologique et agronomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edjvind Rosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 178, pp.29-33</w:t>
+              <w:t xml:space="preserve">Cahiers d'études et de recherches francophones sur l'Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 8, pp.486-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05537961v1</w:t>
+                <w:t xml:space="preserve">hal-05509292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration et conservation de communautés d'espèces ségétales in situ : des coteaux de la basse vallée de Seine aux cultures extensives du Parc naturel régional du Lubéron</w:t>
+                <w:t xml:space="preserve">Field boundary effects on soil seed banks and weed vegetation distribution in an arable field without weed control (Vaucluse, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Gerbaud</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ourcival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Botanique du Centre-Ouest </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Les plantes menacées de France. Actes du colloque de Brest 15-17 octobre 1997, Numéro spécial 19, pp.303-316</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 19 (7), pp.579-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493480v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration and rehabilitation of species-rich grassland ecosystems in France: a review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'île d'Öland, un paysage méditerranéen en mer baltique !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Grevilliot</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Auvré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edjvind Rosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restoration Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 178, pp.29-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05471855v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de la biodiversité dans un espace en mutation. Le cas des pelouses calcicoles de la basse vallée de Seine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restauration et conservation de communautés d'espèces ségétales in situ : des coteaux de la basse vallée de Seine aux cultures extensives du Parc naturel régional du Lubéron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Botanique du Centre-Ouest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Les plantes menacées de France. Actes du colloque de Brest 15-17 octobre 1997, Numéro spécial 19, pp.303-316</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471880v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors infuencing soil macrofaunal communities in post-pastoral successions of western France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+                <w:t xml:space="preserve">Restoration and rehabilitation of species-rich grassland ecosystems in France: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Grevilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0929-1393(98)00090-0⟩</w:t>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 6 (1), pp.94-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1526-100x.1998.06112.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05471895v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successional changes and diversity of soil macrofaunal communities of chalk grasslands in Upper-Normandy (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique de la biodiversité dans un espace en mutation. Le cas des pelouses calcicoles de la basse vallée de Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poudvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Oecologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 18 (2), pp.135-149. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1146-609X(97)80070-7⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 19 (3), pp.275-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1146-609X(98)80031-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471793v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultures anciennes et conservation des plantes ségétales : le cas des coteaux calcaires de Haute-Normandie (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors infuencing soil macrofaunal communities in post-pastoral successions of western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lejeunia Revue de Botanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9 (1-3 (Special Issue SI)), pp.361-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0929-1393(98)00090-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540575v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de la réserve biologique domaniale des falaises d'Orival dans la forêt de La Londe-Rouvray (Seine-Maritime)</w:t>
+                <w:t xml:space="preserve">Successional changes and diversity of soil macrofaunal communities of chalk grasslands in Upper-Normandy (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bonnetaud</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 18 (2), pp.135-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1146-609X(97)80070-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509406v1</w:t>
+                <w:t xml:space="preserve">hal-05471793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van Zuid-Limburg naar de vallei van de Seine, een moderne transhumance</w:t>
+                <w:t xml:space="preserve">Cultures anciennes et conservation des plantes ségétales : le cas des coteaux calcaires de Haute-Normandie (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natuurhistorisch Maanblad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 86, pp.2-6</w:t>
+              <w:t xml:space="preserve">Lejeunia Revue de Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 155, pp.1-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538165v1</w:t>
+                <w:t xml:space="preserve">hal-05540575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm community characteristics during afforestation of abandoned chalk grasslands (Upper Normandy, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gestion de la réserve biologique domaniale des falaises d'Orival dans la forêt de La Londe-Rouvray (Seine-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Alard</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonnetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 33 (1), pp.1-11</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 49 (3), pp.204-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470925v1</w:t>
+                <w:t xml:space="preserve">hal-05509406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pelouses calcicoles du nord-ouest de l'Europe (Brometalia Erecti Br. Bl. 1936) : analyse bibliographique</w:t>
+                <w:t xml:space="preserve">Van Zuid-Limburg naar de vallei van de Seine, een moderne transhumance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Alard</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 27 (1), pp.5-34</w:t>
+              <w:t xml:space="preserve">Natuurhistorisch Maanblad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 86, pp.2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493450v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité actuelle et potentielle des écosystèmes prairiaux calcicoles: influence de la gestion sur les phytocénoses et les banques de graines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earthworm community characteristics during afforestation of abandoned chalk grasslands (Upper Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 143, pp.145-158</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 33 (1), pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05470913v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des pelouses calcicoles : conservation des habitats ou de certains insectes ?</w:t>
+                <w:t xml:space="preserve">Les pelouses calcicoles du nord-ouest de l'Europe (Brometalia Erecti Br. Bl. 1936) : analyse bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes : les cahiers de liaison de l'Office pour les insectes et leur environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 101, pp.11-14</w:t>
+              <w:t xml:space="preserve">Ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 27 (1), pp.5-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538449v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coteaux calcaires de la basse Seine : Histoire de leurs utilisations agricoles</w:t>
+                <w:t xml:space="preserve">Biodiversité actuelle et potentielle des écosystèmes prairiaux calcicoles: influence de la gestion sur les phytocénoses et les banques de graines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études normandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 1995 (2), pp.14-27</w:t>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 143, pp.145-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493434v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent seed banks in chalk grassland under various management regimes: their role in the restoration of species-rich plant communities</w:t>
+                <w:t xml:space="preserve">Gestion des pelouses calcicoles : conservation des habitats ou de certains insectes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 4, pp.939-950</w:t>
+              <w:t xml:space="preserve">Insectes : les cahiers de liaison de l'Office pour les insectes et leur environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 101, pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05470878v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la Haute-Normandie cultivait ses vignobles : analyse bibliographique et essai d'écologie historique</w:t>
+                <w:t xml:space="preserve">Les coteaux calcaires de la basse Seine : Histoire de leurs utilisations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chaïb</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Viquet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 109, pp.2-24</w:t>
+              <w:t xml:space="preserve">Études normandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 1995 (2), pp.14-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538441v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures agri-environnementales et conservation des pelouses sèches : premier bilan en Seine-Maritime</w:t>
+                <w:t xml:space="preserve">Permanent seed banks in chalk grassland under various management regimes: their role in the restoration of species-rich plant communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 25 (25), pp.63-70</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 4, pp.939-950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206118v1</w:t>
+                <w:t xml:space="preserve">hal-05470878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité et valeur agronomique des pelouses calcicoles : effets du pâturage ovin</w:t>
+                <w:t xml:space="preserve">Quand la Haute-Normandie cultivait ses vignobles : analyse bibliographique et essai d'écologie historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frileux Pierre-Noël</w:t>
+                <w:t xml:space="preserve">Jérôme Chaïb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 142, pp.145-158</w:t>
+              <w:t xml:space="preserve">Le Viquet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 109, pp.2-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509276v1</w:t>
+                <w:t xml:space="preserve">hal-05538441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude préliminaire de l'évolution de la macrofaune des sols dans différentes successions végétales sur les coteaux calcaires de Haute-Normandie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gestion des pelouses calcaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D Alard</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chiffaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Museum de Rouen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 1995 (3), pp.37-57</w:t>
+              <w:t xml:space="preserve">Patrimoine naturel de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 3, pp.23-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493378v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanisme d'une succession végétale secondaire en pelouse calcicole: une approche historique</w:t>
+                <w:t xml:space="preserve">Mesures agri-environnementales et conservation des pelouses sèches : premier bilan en Seine-Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 318, pp.897-907</w:t>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 25 (25), pp.63-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470907v1</w:t>
+                <w:t xml:space="preserve">hal-01206118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques agro-pastorales anciennes et évolution des paysages de Haute-Normandie : l'exemple des pelouses calcicoles</w:t>
+                <w:t xml:space="preserve">Biodiversité et valeur agronomique des pelouses calcicoles : effets du pâturage ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Cappelaere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId584" w:history="1">
+                <w:t xml:space="preserve">Jean Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frileux Pierre-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 142, pp.145-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude préliminaire de l'évolution de la macrofaune des sols dans différentes successions végétales sur les coteaux calcaires de Haute-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Museum de Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 1995 (3), pp.37-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanisme d'une succession végétale secondaire en pelouse calcicole: une approche historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 318, pp.897-907</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques agro-pastorales anciennes et évolution des paysages de Haute-Normandie : l'exemple des pelouses calcicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Museum de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1994, 1994 (2), pp.9-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;Causses&amp;quot; de Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Garance Voyageuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 18, pp.7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie d’échantillonnage et protocoles d’acquisition des données permettant de caractériser les conditions stationnelles et les communautés végétales, d’acquérir des indicateurs fonctionnels et d’habitat d’espèces pour évaluer l’état de conservation de prairies et pelouses semi-naturelles de huit régions métropolitaines mises en oeuvre dans le cadre du projet SurPas (2018-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22967,173 +23308,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR 6042 GEOLAB CNRS Université Clermont Auvergne. 2025, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démonstration des techniques d’ingénierie écologique pour la restauration minière en contexte ravinaire. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Saintpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Reck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRT "Nickel et son environnement". 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23143,65 +23484,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des parcs de contention des bergeries anciennes sur les parcours méditerranéens Une histoire sans fin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23221,85 +23562,85 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delhon C., Gourichon L. &amp; Martin L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque des 44e Rencontres internationales d’archéologie et d’histoire de Nice Côte d’Azur : Fumiers bouses et guano : ordures ou or brun ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions APDCA - CEPAM, pp.37-46, A paraître</w:t>
+              <w:t xml:space="preserve">, Editions APDCA - CEPAM, pp.37-46, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser des fourmis pour restaurer la nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23348,510 +23689,510 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Fouilland; Françoise Gourmelon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorer l'Environnement : des solutions pour innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.180-184, 2024, 978-2-271-15236-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological and habitat restoration for insect conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon C M Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Blaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natan Huberson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">James S. Pryke; Michael J. Samways; Tim R. New; Pedro Cardoso; René Gaigher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of Insect Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor &amp; Francis, pp.185-196, 2024, 9781003285793. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003285793-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur les concepts d’ingénierie environnementale et d’ingénierie climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Séférian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lemoine-Schonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Langlais Alexandra; Lemoine-Schonne Marion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire le droit des ingénieries climatiques. Au croisement des enjeux climatiques et écosystémiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA éditions, pp.17-29, 2024, 9782377474691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.33757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marta Torre-Schaub, Aglaé Jézéquel, Jean Jouzel, Blanche Lormeteau, Agnès Michelot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2022, Collection de l'Institut des sciences juridique et philosophique de la Sorbonne, 978-2-84934-624-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sol pollué de la plaine de la Crau retrouve vie grâce aux fourmis moissonneuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livret du sol nature de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCP-UICN-CD 13, pp.63-65, 2021, 9782911111181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réhabiliter ou laisser faire la nature dans les carrières alluvionnaires sèches méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23860,123 +24201,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chenot‐lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Khater, C., Yessef, M., &amp; Dutoit, T.; 35-38. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réhabilitation des carrières en région méditerranéenne: défis ou besoins incontournables?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Liban &amp; AUF, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration expérimentale d'une pelouse méditerranéenne par création de technosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23998,110 +24339,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Khater, C., Yessef, M., &amp; Dutoit, T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réhabilitation des carrières en région méditerranéenne: défis ou besoins incontournables?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Liban &amp; AUF, pp.43-46, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de restauration expérimentale d'une pelouse méditerranéenne par transfert de plaques de sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24110,110 +24451,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Khater, C., Yessef, M., &amp; Dutoit, T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réhabilitation des carrières en région méditerranéenne: défis ou besoins incontournables?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Liban &amp; AUF, pp.39-42, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration d'une pelouse méditerranéenne par transfert de sol en vrac avec respect de l'organisation des horizons pédologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24233,172 +24574,172 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Khater, C., Yessef, M., &amp; Dutoit, T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réhabilitation des carrières en région méditerranéenne: défis ou besoins incontournables?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Liban - AUF, pp.47-51, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de mesures d'évitement, de réduction et de compensation sur un gazoduc artère en Crau (Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cazanave Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Seimandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GASBI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livre blanc, la biodiversité, cette obligation qui nous relie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARPE PACA, pp.35-41, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'opérations expérimentales d'éco-pastoralisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24444,388 +24785,388 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GASBI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livre blanc. La biodiversité, cette obligation qui nous relie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARPE PACA, pp.49-53, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réserve d'actifs naturels : une nouvelle forme d'organisation pour la préservation de la biodiversité en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Napoleone Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harold Levrel; Nathalie Frascaria-Lacoste; Julien Hay; Gilles Martin; Sylvain Pioch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restaurer la nature pour atténuer les impacts du développement : Analyse des mesures compensatoires pour la biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.139-156, 2015, 978-2-7592-2290-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réserve d’actifs naturels. Une nouvelle forme d’organisation pour la préservation de la biodiversité en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restaurer la nature pour atténuer les impacts du développement : Analyse des mesures compensatoires pour la biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 320 p., 2015, Synthèses (Quae), 978-2-7592-2290-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie écologique : solutions locales et durables face au changement climatique global. L’exemple de la phytoremédiation et de l'écocatalyse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles solutions face au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2015, 9782271089243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écologie de la restauration a 80 ans ! Espoirs et limites d'une discipline scientifique controversée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24858,73 +25199,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel gauthier-Clerc, François Mesléard, Jacques Blondel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De boek, pp.167-176, 2014, 978-2-8041-8490-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écologie de la restauration a 80 ans ! Espoirs et limites d’une discipline scientifique controversée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24953,113 +25294,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la conservation. Gauthier-Clerc M., Mesléard F &amp; Blondel J. (eds.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoring species-rich Mediterranean dry grassland in France using different species-transfer methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25078,263 +25419,263 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kathrin Kiehl; Anita Kirmer; Nancy Shaw; Sabine Tischew. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guidelines for native seed production and grassland restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.160-181, 2014, 978-1-4438-5900-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoring species-rich Mediterranean dry grasslands in France using different species-transfer methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guidelines for native seed production and grassland restoration.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique : quelles recherches mener pour agir non seulement pour, mais aussi par le vivant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie écologique : Action par et/ou pour le vivant ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean steppe restoration in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25363,1586 +25704,1586 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Restoration Principles, Values, and Structure of an Emerging Profession</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration des communautés d’invertébrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Alignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Crau, Écologie et conservation d’une steppe méditerranéenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9782759220823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collaboration gestionnaires-chercheurs, une clé pour renforcer la conservation de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“La Crau, Ecologie et conservation d’une steppe méditerranéenne”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions et rétroactions : rôle de leur écologie et de leur évolution dans le fonctionnement des écosystèmes.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingénierie écologique : un outil pour le développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prospectives de l’Institut Ecologie et Environnement du CNRS</w:t>
+              <w:t xml:space="preserve">Le développement durable à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327465v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie écologique : un outil pour le développement durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions et rétroactions : rôle de leur écologie et de leur évolution dans le fonctionnement des écosystèmes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le développement durable à découvert</w:t>
+              <w:t xml:space="preserve">Prospectives de l’Institut Ecologie et Environnement du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327443v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats de la restauration écologique des coussouls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Crau, Ecologie et conservation d’une steppe méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ingénierie écologique au service de la durabilité énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Energie à Découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Crau : Une steppe méditerranéenne unique en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Crau, Ecologie et conservation d’une steppe méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pseudo-steppe of La Crau (South-Eastern France): origin, management and restoration of a Mediterranean rangeland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Traba Diaz; Manuel B. Morales Prieto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steppe Ecosystems: Biological Diversity, Management and Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nova Science Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.287-301, 2013, 978-1-62808-298-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléo-environnements de la plaine de Crau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gastaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Crau, Ecologie et conservation d’une steppe méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion/restauration des écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers prospectives INEE. Prospectives écologie fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique des écosystèmes méditerranéens : spécificités, espoirs et limites. ecologia mediterranea, numéro spécial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturalia Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable management and restoration of Mediterranean riparian zones.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems, special thematic set. 402.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provencal rural landscapes, Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tatoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural Landscapes of Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aschenbeck media, pp.100-101, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plain of La Crau, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural Landscapes of Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aschenbeck Media, pp.96-99, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition mechanisms and successional processes: a case study of Cistus albidus L. in Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Uso J.L., Brebbia C.A. &amp; Power H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystems and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Computational Mechanics Publications, pp.437-446, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26952,370 +27293,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurer, renaturer ou réensauvager les socio-écosystèmes : une diversité d'actions salvatrice ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire International du LABEX DRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS - INEE, Jun 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How are insects considered in ecological restoration projects?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon C M Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Blaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natan Huberson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE² - congrès international de la Société Française d’Écologie et Évolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restauration des écosystèmes : de l'amélioration des services écosystémiques à la restauration écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Blaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Kubien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Melloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between plant community structure and forage quantity and nutritive quality in semi-natural grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cian Blaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27374,332 +27715,332 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology &amp; Evolution: new perspectives and societal challenges. 21-25 novembre 2022, Metz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental drivers of plant diversity of chalk grasslands in north-western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghan Boulembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loan Madej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Burst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Electronic Conference on Biological Diversity, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Sciforum.net, France. pp.9528, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/BDEE2021-09528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Functional Traits of Soil Organisms in Ecological Engineering to restore sustainable SUITMA: A Promising Approach?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bligth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seoul University, Jun 2019, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction pédogénétique après transfert: impacts sur le sol et la végétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27741,73 +28082,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction pédogénétique après transfert : impacts sur le sol et la végétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27849,73 +28190,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ecological engineering for sustainable ecosystem restoration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27974,225 +28315,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restoration in the Era of Climate Change, 11th European SER Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reykjavic, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting-up and assessment of a large-scale restoration project: example of a steppe grassland rehabilitation project in south-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Alignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dolidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oberlinkels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Freising, Germany. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ecological restoration on insect assemblages (Coleoptera – Orthoptera) in a Mediterranean steppe rangeland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Alignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28207,225 +28548,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Freising, Germany. pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed bank and seed rain studies in tropical grasslands and mediterranean ecosystems: lessons learnt for restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jardim Arruda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizig Le Stradic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th SER European Conference on Ecological Restoration: Best Practices in Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il restaurer les carrières sèches alluvionnaires abandonnées de la plaine de Crau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28453,100 +28794,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème rencontres du Réseau d’Echanges et de Valorisation en Ecologie de la Restauration – REVER 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Bordeaux, France. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release or restore abandoned quarries? The case of the La Crau plain in South-Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28574,100 +28915,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Freising, Germany. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 years of relations between scientists and quarry operators: from constraint collaborations to a real win-win partnership for biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28695,113 +29036,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Freising, Germany. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do environmental conditions influence hay transfer for the restoration of two types of Mediterranean grasslands?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28820,277 +29161,277 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Oulu, Finland. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du débroussaillage, de l’assèchement et de l’herbivorie pour contrôler la colonisation de la ronce (Rubus ulmifolius Schott) dans une terre de parcours méditerranéen (La Crau, Sud-est de la France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG10 Dixième colloque en Ecologie des COmmunautés VEGgétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La banque de graines viables des sols : un marqueur des occupations humaines passées et de leurs influences sur la dynamique de la végétation sur le très long terme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Archéométrie et Paléoenvironnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do environmental conditions influence hay transfer for the restoration of two types of Mediterranean grasslands?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29109,113 +29450,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDECOS XIII International Conference - " Crossing Boundaries accros Disciplines and Scales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Olmué, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape scale restoration: the salvation of European dry grassland biodiversity? In &amp;quot;9th European Conference on Ecological Restoration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mitchley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jongepierova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29234,687 +29575,687 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique par reconstitution pédologique : cas de la réserve naturelle des Coussouls de Crau impactée par une fuite d’hydrocarbures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Potard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurer les espaces naturels dégradés : pour et par le vivant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire INRA-URFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer les opérations de restauration écologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La restauration écologique, un enjeu de développement ». Agence Française de Développement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dépotoirs des fourmis moissonneuses (Messor barbarus) augmentent localement la richesse spécifique de la végétation des pelouses sèches méditerranéennes mais pas leur mémoire séminale ! in &amp;quot;Dixième colloque en Ecologie des COmmunautés VEGgétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG10 Dixième colloque en Ecologie des COmmunautés VEGgétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape scale restoration: the salvation of European dry grassland biodiversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mitchley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Fajmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Oulu, Finland. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience issue in an ecological compensation system: the case study of the first French habitat banking.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoléone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resilience 2014 Third International Science and policy Conference on the resilience of social &amp; ecological systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hay transfer for the restoration of two types of Mediterranean grasslands? In &amp;quot;9th European Conference on Ecological Restoration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29933,670 +30274,670 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie écologique au service du climat : mythe ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre-débat du comité 21 sur « Ingénierie écologique au service du climat, mythe ou réalité »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’aider du vivant pour restaurer les écosystèmes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER5 Cinquièmes Journées Ateliers du Réseau d'Échanges et de Valorisation en Écologie de la Restauration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration écologique par reconstitution pédologique. Quels impacts sur le sol et la végétation trois ans après ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kevin Potard</w:t>
+                <w:t xml:space="preserve">Nature as a model for a new concept of extensive ecoroof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen van Mechelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hermy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 5èmes journées atelier Réseau d'Echanges et de Valorisation en Ecologie de la Restauration: "REVER et CONCILIER"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">"Quelle nature en ville ? Pour mieux vivre et s'adapter au changement climatique". Natureparif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335875v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature as a model for a new concept of extensive ecoroof</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Hermy</w:t>
+                <w:t xml:space="preserve">Renforcement de populations d’insectes en Crau : du diagnostic initial à l’évaluation du succès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Alignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Quelle nature en ville ? Pour mieux vivre et s'adapter au changement climatique". Natureparif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">REVER5 Cinquièmes Journées Ateliers du Réseau d'Échanges et de Valorisation en Écologie de la Restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328670v1</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcement de populations d’insectes en Crau : du diagnostic initial à l’évaluation du succès</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Debras</w:t>
+                <w:t xml:space="preserve">Enhancing urban ecosystem services through adaptation of plant selection for green infrastructures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen van Mechelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. van Meerbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hermy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVER5 Cinquièmes Journées Ateliers du Réseau d'Échanges et de Valorisation en Écologie de la Restauration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Ecological Restoration. SER Europe.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328886v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing urban ecosystem services through adaptation of plant selection for green infrastructures.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. van Meerbeek</w:t>
+                <w:t xml:space="preserve">Restauration écologique par reconstitution pédologique. Quels impacts sur le sol et la végétation trois ans après ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A. Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Potard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Hermy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Ecological Restoration. SER Europe.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">Les 5èmes journées atelier Réseau d'Echanges et de Valorisation en Ecologie de la Restauration: "REVER et CONCILIER"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327303v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Renforcement de populations : une gestion d’avenir pour les espèces menacées ».CEN Picardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Alignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30624,73 +30965,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Renforcement de populations : une gestion d’avenir pour les espèces menacées ».CEN Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étrépage du sol permet-il d’optimiser la restauration écologique d’une communauté végétale steppique méditerranéenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30719,467 +31060,467 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG9 Neuvième colloque en Ecologie des COmmunautés VEGgétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ingénierie Ecologique : fondements et concepts scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">«Former aux métiers de biodiversité et du génie écologique dans l’enseignement agricole technique».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transplantation de la fourmi Messor barbarus comme nouvel outil en ingénierie écologique : cas de la restauratioon d’une pelouse sèche détruite par une fuite d’hydrocarbures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Renforcement de populations : une gestion d’avenir pour les espèces menacées ».CEN Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoring soil biodiversity and functions: a case study in south-eastern France after a pipeline leak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRECOSOLS« Interdisciplinary approach of soil ecological restoration ». Sino-French Training Course. Sino-French Program for Environment and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoring a Mediterranean steppe by using soil tranfert after a pipeline leak (Plain of La Crau, Southeastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminer les effets des stress et des régimes de perturbations pour expliquer l’organisation et la dynamique des communautés végétales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31194,142 +31535,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG9 Neuvième colloque en Ecologie des COmmunautés VEGgétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ingénierie écologique au CNRS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’ingénierie écologique. Observatoire des Sciences de l’Univers de Rennes UMR ECOBIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature comme modèle pour un nouveau concept de toits verts écosystémisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen van Mechelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31358,333 +31699,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Green Infrastructure Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie écologique : définitions, méthodologies, acteurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">«Journée technique: Restauration écologique des milieux».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ingénierie écologique au service de la réhabilitation des sites naturels impactés par un accident technologique: le cas de la fuite d’hydrocarbures de l’oléoduc SPSE dans la Réserve naturelle nationale des Coussouls de Crau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Höhener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restitution des projets financés dans le cadre de l’AOI 2011. Fédération de Recherches CNRS ECCOREV,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle révolution verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">«Les fondamentales: le forum du CNRS»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement and reintroduction of beetle populations after ecological restoration of a Mediterranean steppe (La Crau, southeastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Alignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31699,87 +32040,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the impacts of former cultivation from stress removal to restore Mediterranean steppe plant communities colonizes by brambles (Rubus ulmifolius Schott.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31794,181 +32135,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The harvester ant Messor barbarus as a new tool in ecological engineering: the case oft he restoration of a dryland destroyed by an oil leak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature as a template for a new concept of extensive green roof design in Mediterranean Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen van Mechelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31997,87 +32338,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SURE Congress 2013 Society for Urban Ecology, SURE World Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean steppe plant communities are more strongly impacted by water stress removal than by former disturbances linked to cultivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32092,535 +32433,535 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVS2013 56th IAVS Symposium "Vegetation Patterns and their Underlying Processes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénierie écologique au CNRS-INEE, histoire et bilan du programme Ingéco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des ingénieries par et pour le vivant, écologiques et agro-écologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transférer le sol pour restaurer des communautés végétales : quelles leçons pour mesurer la résilience de pelouses sèches (plaine de la Crau, Bouches-du-Rhône, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Provost</w:t>
+                <w:t xml:space="preserve">La nature comme modèle pour un nouveau concept de toits verts écosystémisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen van Mechelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Renucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+                <w:t xml:space="preserve">M. Hermy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG9 Neuvième colloque en Ecologie des COmmunautés VEGgétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Tours, France</w:t>
+              <w:t xml:space="preserve">2ème congrès de l'ASTEE, «Au service de villes durables et responsables»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329388v1</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration écologique dans le cadre de mesures compensatoires par l'offre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transférer le sol pour restaurer des communautés végétales : quelles leçons pour mesurer la résilience de pelouses sèches (plaine de la Crau, Bouches-du-Rhône, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la SFR Tersys »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Avignon, France</w:t>
+              <w:t xml:space="preserve">ECOVEG9 Neuvième colloque en Ecologie des COmmunautés VEGgétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329003v1</w:t>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil tranfert for restoring plant communities: which lessons to measure the resilience of dry grasslands (Plain of La Crau,Southeastern France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restauration écologique dans le cadre de mesures compensatoires par l'offre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAVS2013 56th IAVS Symposium "Vegetation Patterns and their Underlying Processes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Tartu, Estonia</w:t>
+              <w:t xml:space="preserve">Séminaire de la SFR Tersys »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329322v1</w:t>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature comme modèle pour un nouveau concept de toits verts écosystémisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen van Mechelen</w:t>
+                <w:t xml:space="preserve">Soil tranfert for restoring plant communities: which lessons to measure the resilience of dry grasslands (Plain of La Crau,Southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Hermy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès de l'ASTEE, «Au service de villes durables et responsables»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">IAVS2013 56th IAVS Symposium "Vegetation Patterns and their Underlying Processes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328495v1</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coléoptères et Orthotères dans un projet de restauration écologique en plaine de Crau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Alignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -32649,73 +32990,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Septièmes Rencontres Entomologiques du Centre, Muséum d’Histoire Naturelle de Blois, Société d’Histoire Naturelle de Loir-et-Cher et réseau des Muséums de la Région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topsoil removal improves various restoration treatments of a dry Mediterranean grassland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -32744,73 +33085,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th SER European Conference on Ecological Restoration « Near Natural restoration »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Ceske Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurer une communauté végétale : la mesure du succès dépend des indicateurs utilisés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -32839,897 +33180,897 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Engineering: concepts and examples in the region of Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Program BIODIVMEX« Biodiversity, Man and Biosphere, sustainable development »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réhabilitation de fonctionnalités dans le Coussoul : le projet Cossure.</w:t>
+                <w:t xml:space="preserve">Retour d’expérience de collaboration sur chantier de génie écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque « Restauration écologique : quand conserver ne suffit plus !»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">« Fonctionnalités écologiques et infrastructures de transport - allier travaux publics et génie écologique ». PRIDES Eco-Entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328848v1</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ingénierie écologique : un outil du développement durable</w:t>
+                <w:t xml:space="preserve">Réhabilitation de fonctionnalités dans le Coussoul : le projet Cossure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Science et développement durable : 20 ans après Rio, quelles perspectives ? » CNRS/IDDRI</w:t>
+              <w:t xml:space="preserve">Actes du Colloque « Restauration écologique : quand conserver ne suffit plus !»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328440v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological engineering : for a sustainable ecosystem restoration ?</w:t>
+                <w:t xml:space="preserve">L’ingénierie écologique : un outil du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th SER European Conference on Ecological Restoration « Near Natural restoration »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Ceske Budejovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">« Science et développement durable : 20 ans après Rio, quelles perspectives ? » CNRS/IDDRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327007v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation par l’offre : premier bilan de la Réserve d’Actifs Naturels de Cossure (Bouches-du-Rhône, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological engineering : for a sustainable ecosystem restoration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Alignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVER 4 Quatrième édition des journées ateliers du réseau REVER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th SER European Conference on Ecological Restoration « Near Natural restoration »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Ceske Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326901v1</w:t>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience de collaboration sur chantier de génie écologique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Compensation par l’offre : premier bilan de la Réserve d’Actifs Naturels de Cossure (Bouches-du-Rhône, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Alignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oberlinkels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Fonctionnalités écologiques et infrastructures de transport - allier travaux publics et génie écologique ». PRIDES Eco-Entreprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">REVER 4 Quatrième édition des journées ateliers du réseau REVER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329308v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laisser faire, conserver ou restaurer les pelouses sèches ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières, rencontres pour la conservation des pelouses et coteaux secs de Rhône-Alpes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montalieu-Vercieu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological restoration of Mediterranean ecosystems : hopes and limits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Intensive School biomaterials in cultural heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour l'ingénierie écologique entre « laissez-faire la nature » et « jardinage conservatoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Ingénierie écologique, action par et/ou pour le vivant ? ». IRSTEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique d’un chantier de dépollution d’une fuite d’hydrocarbures (plaine de la Crau, Bouches-du-Rhône, France). De l’ingénierie civile à l’ingénierie écologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER 4 Quatrième édition des journées ateliers du réseau REVER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of Coleoptera assemblages after ecological restoration of a mediterranean dry grassalnd (la Crau, provence, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Alignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -33758,587 +34099,587 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th SER European Conference on Ecological Restoration « Near Natural restoration »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Ceske Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles recherches bio-inspirées pour la transition écologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Recherches bio-inspirées : une opportunité pour la transition écologique ». MEDDE-MNHN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie écologique : pour une restauration durable des écosystèmes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resilience of Orthoptera assemblages after ecological restoration of a Mediterranean dry grassland (La Crau, Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Alignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Workshop sur la conservation de la diversité floristique en Nouvelle-Calédonie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nouméa, France</w:t>
+              <w:t xml:space="preserve">ECCB2012 3rd European congress of Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327439v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new synthetic indicator to assess plant community restoration success</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingénierie écologique : pour une restauration durable des écosystèmes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th SER European Conference on Ecological Restoration « Near Natural restoration » </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">« Workshop sur la conservation de la diversité floristique en Nouvelle-Calédonie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nouméa, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01325672v1</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of Orthoptera assemblages after ecological restoration of a Mediterranean dry grassland (La Crau, Provence, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Debras</w:t>
+                <w:t xml:space="preserve">A new synthetic indicator to assess plant community restoration success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCB2012 3rd European congress of Conservation Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th SER European Conference on Ecological Restoration « Near Natural restoration » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Ceske Budejovice, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328930v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une restauration durable des écosystèmes grâce à l’ingénierie écologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restauration écologique : quand conserver ne suffit plus !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurer les écosystèmes : de la recherche expérimentale à l'ingénierie opérationnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Le rendez-vous Actus et Émergences" du PRIDES ICP et PRIDES Eco-Entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of Coleoptera assemblages on soils disturbed by pipeline construction in La Crau (Provence, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Alignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34353,73 +34694,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Conservation Sciences in the Mediterranean Region”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of a multi-treatment restoration experiment on the vegetation, soil and seed bank of a Mediterranean steppe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -34448,337 +34789,337 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVS2011 54th IAVS Symposium "Vegetation in an around water: patterns, processes and threats"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dix années de recherche dans la plaine de Crau : Impacts des changements d’usage et restauration écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RNNC « La plaine de Crau : Ecologie de la Conservation d’une steppe méditerranéenne »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Saint-Martin de Crau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten Years of Research in a Mediterranean Pseudo-Steppe: Impacts of Land-use changes and Ecological Restoration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDECOS XII International Mediterranean Ecosystems Conference, “Linking Science to Resource Management”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scrub clearing induce rapid botanical changes in the Mediterranean steppe of La Crau (South-eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34793,73 +35134,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Conservation Sciences in the Mediterranean Region”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoring a Mediterranean pseudo-steppe plant community by soil transfer : the success depends on the indicator used</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -34888,168 +35229,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Conservation Sciences in the Mediterranean Region”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion par le pâturage des pelouses xéro-halophiles : le mythe de la faible charge instantanée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG7 « Septième colloque en Ecologie des COmmunautés VEGgétales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régénération expérimentale d’une communauté végétale steppqiue grâce à une opération de restauration écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -35078,169 +35419,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG7 « Septième colloque en Ecologie des COmmunautés VEGgétales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensations et restauration des services écosystémiques : le cas de la première réserve d’actifs naturels dans la plaine de Crau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE 2011 Journée de la Société Française d’Ecologie « La notion de service écosystémique : perspectives de recherches, pour quelles applications ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurer les communautés d’Arthropodes : Agir sur les habitats ou sur certaines populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Alignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35255,87 +35596,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ateliers REVER3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communautés d’insectes (Coléoptères, orthoptère) des Coussouls et friches herbacées de Crau : organisation, dynamique et tentatives de restauration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Alignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35363,799 +35704,799 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RNNC « La plaine de Crau : Ecologie de la Conservation d’une steppe méditerranéenne »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Saint-Martin de Crau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régimes de perturbations et ressources trophiques font varier les interactions biotiques dabs une communauté végétale herbacée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG7 « Septième colloque en Ecologie des COmmunautés VEGgétales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inscription du développement durable dans les comportements de l’écocitoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BiodiverCité : l’écocitoyen à l’ère de la culture numérique. Séminaire Master 2 Stratégie du développement culturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ingénierie écologique : nouveau moteur pour la recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des entrants à l’INEE. CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une coordination nationale pour l’encadrement scientifique du génie biologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de réflexion « Pour une co-construction de la filière du génie écologique en PACA ». PRIDES Eco-Entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbance regimes and trophic resources change biotic interactions in herbaceous plant communities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discriminating climate changes from land-use changes to explain the absence of shrub colonization in a Mediterranean steppe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVS2011 54th IAVS Symposium "Vegetation in an around water: patterns, processes and threats"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326991v1</w:t>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating climate changes from land-use changes to explain the absence of shrub colonization in a Mediterranean steppe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disturbance regimes and trophic resources change biotic interactions in herbaceous plant communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVS2011 54th IAVS Symposium "Vegetation in an around water: patterns, processes and threats"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326979v1</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question clé des délais et de la fiabilité des opérations d’ingénierie écologique en faveur de la biodiversité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Quétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Isselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ateliers REVER3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2000 years of plant successions in an old Mediterranean grassland: will the Roman finger-print disappear oneday?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Frontiers in Historical Ecology”, Swiss Federal Institute For Forest, Snow and Landscape Research WSL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Birmensdorf, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoration of Mediterranean dry grasslands by sowing structuring species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36170,182 +36511,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“7th European Conference on Ecological Restoration”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique des écosystèmes méditerranéens : spécificités, espoirs et limites. Actes de la 7ème conférence européenne SER en écologie de la restauration,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7ème conférence européenne SER en écologie de la restauration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the distribution of beneficial arthropods influenced by mixed hedgerows?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid R. Senoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36360,1225 +36701,1225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7 International Conference on Integrated Fruit Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence d'une approche combinée Sciences de la Nature et Sciences de l'Homme, pour prévoir et gérer les invasions d'espèces ornementales en région méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journées francophones des Sciences de la Conservation de la Biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse de cinq espèces ligneuses à l'ensevelissement sous des sédiments marneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque d'Ecologie des Communautés Végétales (EcoVeg4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Rennes, France. pp.53-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escaped plants from garden into fallow lands in urbanizing rural area: influence of local versus landscape factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Oliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Deschamps-Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mauffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IALE world congress 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Landscape Ecology, Jul 2007, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'une haie composite sur la distribution de la faune auxiliaire en verger de poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid R. Senoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale francophone d'entomologie (CIFE 6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Rabat, Maroc. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une application de la diversité fonctionnelle. Relation entre composition botanique des haies et présence d'insectes utiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des paysages périurbains en Basse-Provence calcaire : Démarche méthodologique d'une approche combinée écologie économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoléone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jappiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2003 de l'Association Internationale pour l'Ecologie du Paysage IALE : évaluation des risques environnementaux pour une gestion durable des espaces, Gap, 8-10 octobre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IALE France, 2003, Gap, France. pp.211-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field boundary effects on the composition of a species-rich weed community in southeastern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting Arable Weeds' Competitive Abilities From Plant Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ourcival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philip K Roche</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Association of Vegetation Science. Vegetation Science in retrospect and perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Vegetation Science, Jul 1998, Uppsala, Sweden. pp.271-274</w:t>
+              <w:t xml:space="preserve">Fields of Vision, a future for Britain' s Arable Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, English Nature, Plantlife, Northmoor Trust, RSPB, FWAG, BSBI, Jul 2000, Cambridge, United Kingdom. pp.150-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533007v1</w:t>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Arable Weeds' Competitive Abilities From Plant Traits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field boundary effects on the composition of a species-rich weed community in southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ourcival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D Alard</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip K Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fields of Vision, a future for Britain' s Arable Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, English Nature, Plantlife, Northmoor Trust, RSPB, FWAG, BSBI, Jul 2000, Cambridge, United Kingdom. pp.150-157</w:t>
+              <w:t xml:space="preserve">41st International Association of Vegetation Science. Vegetation Science in retrospect and perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Vegetation Science, Jul 1998, Uppsala, Sweden. pp.271-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543584v1</w:t>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arable plants conservation in France: Patrimonial Value in the North, Functional Roles in the South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Barroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fields of Vision, a future for Britain's arable plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, English Nature, Plantlife, Northmoor Trust, RSPB, FWAG, BSBI, Jul 2000, Cambridge, United Kingdom. pp.70-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration d'un système de parcours sur les pelouses calcicoles de la vallée de Seine (Haute-Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque international "La gestion des pelouses calcicoles"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cercle des Naturalistes de Belgique, May 1996, Vierves-sur-Viroin, Belgique. pp.47-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral Contents and Plant Diversity in Chalk Grassland under different management: A case study in Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Rangeland Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Range Management, Jul 1995, Salt Lake City, United States. pp.122-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37588,91 +37929,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La colonisation des pins affecte-t-elle la biodiversité des écosystèmes herbacés?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia F Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Mutillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37691,323 +38032,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG17 - Ecologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les insectes sont-ils pris en compte dans les projets de restauration écologique ? Résultats d'une synthèse bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon C.M. Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Blaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natan Huberson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER 13 - RESTAURER ET COHABITER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des stocks de carbone organique du sol de prairies en cours de réhabilitation dans le Sud de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Vassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieckhoff Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Assagba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darsonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR FairCarbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoring a Mediterranean grassland by replacing the natural stone cover and sowing the dominant grass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -38062,73 +38403,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVS - International Association for Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Coffs Harbour, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoring or not abandonned quarries: it may depends on stakeholder's point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -38170,350 +38511,350 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SER Europe Conference 2018 Restoration in the Era of Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;nouveaux écosystèmes&amp;quot; créés par les activités humaines intensives sont-ils vraiment &amp;quot;nouveaux&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aurière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ÉCOVÉG13, 13ème congrès international francophone en écologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Québec, Canada. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la restauration écologique sur les assemblages d'araignées en plaine de Crau (Bouches-du-Rhône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Alignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lariviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Cornic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées-ateliers 2017 du Réseau REVER, Réseau d'Échanges et de Valorisation en Écologie de la Restauration - 8ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Arras, France. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la restauration écologique sur des assemblages de coléoptères en plaine de Crau (Bouches-du-Rhône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Alignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38528,198 +38869,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème rencontres du Réseau d’Echanges et de Valorisation en Ecologie de la Restauration (REVER 7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Bordeaux, France. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;nouveaux écosystèmes&amp;quot; créés par les activités humaines intensives sont-ils vraiment &amp;quot;nouveaux&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aurière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Loucougaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId879" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Végétations et Conservation de la Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Saint Brieuc, France. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets sur le long terme du transfert de sol pour la réhabilitation de pelouses sèches méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -38761,73 +39102,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 12, Colloque en écologie des communautés végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Brest, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourrait-on restaurer des pelouses sèches par pilotage de la succession primaire des fonds de carrières sèches ? Premier diagnostic en plaine de Crau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -38869,87 +39210,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème rencontres du Réseau d’Échanges et de Valorisation en Écologie de la Restauration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Strasbourg, France. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du débroussaillage et de l’écopastoralisme pour la restauration des communautés végétales herbécées des digues artificielles de la Réserve de chasse et de faune sauvage de Donzère-Mondragon (Vaucluse et Drôme, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moinardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38964,315 +39305,315 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER 5 Cinquièmes Journées Ateliers du Réseau d'Échanges et de Valorisation en Écologie de la Restauration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fourmis Messor barbarus sont-elles de bons indicateurs pour mesurer la résilience des écosystèmes après perturbations anthropiques ? Le cas de la plaine de Crau dans les Bouches-du-Rhône.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Tanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER5 Cinquièmes Journées Ateliers du Réseau d'Échanges et de Valorisation en Écologie de la Restauration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réintroductions et renforcement de populations végétales pour la restauration écologique : premier bilan après dix années d’expérimentations dans la plaine de La Crau (Bouches-du-Rhône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Renforcement de populations : une gestion d’avenir pour les espèces menacées ».CEN Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new synthetic indicator to assess plant community restoration success.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -39301,73 +39642,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVS2012 55th IAVS Symposium: Climate Change and Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Mokpo, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Végétation, sol et mycorhizes sont-ils résilients à une perturbation majeure d’origine anthropique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -39376,137 +39717,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fonvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-niveaux des impacts du débroussaillage et du pâturage d’une espèce prolifératrice (Rubus ulmifolius Schott)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39521,316 +39862,316 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats de restauration écologique d’une communauté végétale suite à un accident technologique : le cas d’un chantier de réhabilitation suite à une fuite d’hydrocarbures (Crau, Bouches-du-Rhône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fourmis moissonneuses, outil pour une restauration écologique bio-inspirée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rennucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Recherches bio-inspirées : une opportunité pour la transition écologique ». MEDDE-MNHN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche intégrative (communautés végétales, bactériennes et mycorhiziennes) pour mieux mesurer la résilience des formations végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fonvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39849,87 +40190,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and impact of bramble colonization on the biodiversity of a xeric steppe: which type of ecological restoration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39944,195 +40285,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVS2011 54th IAVS Symposium "Vegetation in an around water: patterns, processes and threats"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fourmi Messor barbarus, ingénieur de la restauration écologique de la pseudo-steppe de Crau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ateliers REVER3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre régimes de perturbations et ressources hydriques, qui discriminent le plus la colonisation de la ronce (Rubus ulmifolius L.) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40147,87 +40488,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG7 « Septième colloque en Ecologie des COmmunautés VEGgétales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine et impacts sur la biodiversité de la colonisation par la ronce : vers quelle restauration écologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40242,73 +40583,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ateliers REVER3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche intégrative (communautés végétales, bactériennes et mycorhiziennes) pour mieux mesurer la résilience des formations végétales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fonvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -40317,101 +40658,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG7 « Septième colloque en Ecologie des COmmunautés VEGgétales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40421,51 +40762,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’introduction de chevaux de Przewalski en Lozère sauve l’espèce mais aussi l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Mutillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -40500,73 +40841,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurer ou réensauvager la nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -40601,73 +40942,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champs cultivés et prairies artificielles : quand la nature « ordinaire » nous rend service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -40676,73 +41017,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vidaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans la plaine de Crau, l’empreinte des Romains se voit encore sur le sol et la végétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -40751,73 +41092,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurer la nature, un travail de fourmis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -40852,167 +41193,167 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénierie écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin, Conservation, and Restoration of the Threatened European Grassland Ecosystem in the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -41034,359 +41375,434 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Kiehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Török</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mahy, Grégory; Dutoit, Thierry; Kiehl, Kathrin; Bischoff, Armin; Török, Péter. Frontiers Media SA, pp.5-7, 2024, 978-2-8325-4406-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/978-2-8325-4406-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Echos logiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tatoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Actes Sud, pp.128, 2023, 978-2-330-17608-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaître et gérer les pelouses calcicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CDPNE &amp; Ministère de l'Aménagement du Territoire et de l'Environnement, 65 p., 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (11)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation écologique et transition agro-écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04724084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les services écosystémiques pouvant être fournis par les agro-écosystèmes conventionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -41395,775 +41811,827 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vidaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03550758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'une méthodologie de diagnostic agro-écologique des exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03550774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transplantation de fourmis pour restaurer une pelouse sèche méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toitures végétalisés extensives en climat méditerranéen. Le toit de l'IUT d'Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Brousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration d'une pelouse sèche par aspiration et transfert de foins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’un toit vert extensif en région méditerranéenne par une méthode bio-inspirée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration d'une pelouse sèche méditerranéenne par transfert de sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il y a deux ans, une fuite d’hydrocarbures en Crau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des pelouses calcaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La haie, source d'auxiliaires des cultures : exemple en verger de poirier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1995, pp.23-27</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.37-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId928" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538156v1</w:t>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;Causses&amp;quot; de Normandie</w:t>
+                <w:t xml:space="preserve">7th SER European Conference on Ecological Restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-05538792v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Restoration and Sustainable Development - Establishing Links across Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Avignon, France. Université d'Avignon et des Pays de Vaucluse, 240 p, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie de la restauration et ingénierie écologique. Enjeux, convergences, applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.172, 2009, Écologie de la restauration et ingénierie écologique. Enjeux, convergences, applications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -42173,91 +42641,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbations et gestion conservatoire des écosystèmes semi-naturels terrestres: le cas des pelouses sèches de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université de Provence (1970-2011), 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05545341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -42267,114 +42735,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant succession and conservation management of calcareous grasslands in Upper-Normandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. Université de Rouen - Normandie, 1995. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04782229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId936"/>
+      <w:footerReference w:type="default" r:id="rId943"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -42442,51 +42910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE6A1578"/>
+    <w:nsid w:val="9636D719"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -42673,51 +43141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-dutoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9461-9215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034707212" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Font&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gazaix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gaget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70372" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05414895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vidaller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110169" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997065v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Blaix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diqu&#233;lou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109622" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05149324v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mutillod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mahy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126378" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944589v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ramone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.5500" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024120v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Shaiban" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107632" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04761376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Torok" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Kiehl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1487211" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04589836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquis Christian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14194" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04412391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pac&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burst" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111586" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04619698v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345329v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesleard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.5006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110469" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04454199v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mahy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Bullock" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805894v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Halliez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04551918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14153" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108369" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04108831v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leborgne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1148226" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Jouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen van Mechelen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12091726" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs M Gerrits" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Waenink" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa L Aradottir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14364" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Sellier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1152319" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143207v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourru" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107308" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03918156v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706128v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759496v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Falzon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Noble" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2022.2104399" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606788v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00740-w" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495884v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot&#8208;lescure" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13620" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614025v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578136v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Fenianos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22453/LSJ-022.1.038-067" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03723042v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Malik" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108085" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03838894v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Courtial" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;nin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.879060" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boutonnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432719v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a24" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119373v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim&#233;nez Juan Jos&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rey Benayas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107362" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-020-00581-w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357820v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a19" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913080v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure Durbecq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arruda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13258" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380246v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Moinardeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesleard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01874" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956444v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tarabon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Isselin-Nondedeu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111425" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123198v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Danet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Priol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07850" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02983389v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianick Juin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boz089" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635673v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Romanini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Croquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.03" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02946514v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.1840" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345245v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2019.1686080" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Provost" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108547" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877287v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delbar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Isselin-Nondedeu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2020.103871" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016639v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2020.125865" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610166v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tarabon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Theuriau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isselin-Nondedeu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.01" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915741v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Helm" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Franziska Bucher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leiterer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12415" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957579v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12418" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136967v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.04.121" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532875v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136980v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.02.031" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125384v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.04.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936495v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892918000346" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705299v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2017.1407375" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625629v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pellegrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018034" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470726v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Alignan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grillas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936459v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Debras" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2018.04.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01883767v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Romermann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12682" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790691v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.09.012" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01930446v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ibrahim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Martin Hanslin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1116" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502802v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brusson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01883777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wolff" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018038" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915740v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poschlod" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1551-9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936449v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1528-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788510v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618771496" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532880v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681564v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.11.010" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605184v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681614v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9110817" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01792467v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12424" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473126v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-016-0744-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473741v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fonvieille" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-016-9254-z" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436753v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.09.029" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032272v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hermy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.03" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444689v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532899v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rocher" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444656v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mesleard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yavercovski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2015.1007898" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601500v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cote" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.16.01" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445201v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2014.11.022" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4XW71J3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445175v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Masson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gauvain" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-015-0513-5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187494v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537003v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445205v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2015.07.007" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444837v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0335-9" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445166v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12255" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7FB28E568AC6D15C191F48B37DD57FA457B871D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032957v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.17.03" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326867v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329331v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Burylo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12113" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFVJF74P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327391v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.911113" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329392v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Provost" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.906920" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325680v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Renucci" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25849/myrmecol.news_020:043" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327037v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-014-9717-6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328807v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.043" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502976v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip K Roche" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Deil" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325688v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326838v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.12.022" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329386v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12063" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3XPF9M7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325667v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.060" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K0M8WH1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328649v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2013.09.010" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX5JT7H7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326905v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberlinkels" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328677v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morlon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.023" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LNB6QB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503037v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Alignan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Debras" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502839v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335645v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Burylo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rey" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtr030" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329445v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/ComEc.13.2012.2.9" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597187v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Burylo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3248" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329330v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert H&#246;lzel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2012.01189.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327224v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.690" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327144v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329433v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Coiffait-Gombault" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2012.01182.x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-972PXDHM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325815v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2012.04.011" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1L52ZFM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328799v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bochet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-1017-2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4BSB0RLL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326990v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beaume" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leriche" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Guende" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tatin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335728v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dolidon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327265v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.007" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329362v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mauchamp" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pineau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2980/18-1-3383" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328492v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729410v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2011085" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334302v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329435v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fadda" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orgeas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9358-3" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329025v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327240v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq255" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502912v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fadda Fr" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Coiffait Coiffait-Gombault" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2011.0299" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327232v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327323v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Senoussi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335709v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fadda" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mroczko" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327314v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2010.00706.x" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5338EEEEDD510865AF3A140162AD21185B5B39EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705272v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-010-9069-2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-59W6G2HP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537027v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197061v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569355v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marco" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mauffrey" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537039v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Oberlinkels" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664463v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gasc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493789v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gerbaud" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756197v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552146v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609348841" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705268v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp148" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552136v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudiere-Montes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9479-3" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595080v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burylo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9920-5" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q24KVX68-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658099v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thinon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.05403.x" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A7634F218DAD0B437C7869959BD5773EEE91B10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590547v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marco" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mauffrey" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667423v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rieux" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.03.015" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6MJHL46-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372633v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451819v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orgeas" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0376892907003839" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GVDRC8QN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662614v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dussaud" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.07.003" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2JVQXB4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502772v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brydenbach" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Rieux" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451823v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Holl" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anderson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Hayes" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2006.00168.x" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7S4F0GXS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451822v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romermann" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poschlod" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.12.003" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451820v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Debras" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rieux" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kreiter" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Garcin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2006.00102.x" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4WDS99S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655476v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2005.09.013" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QFHKXJC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677758v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417162v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2005.01.010" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65DZNRWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670773v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Forey" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;zannier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maubert" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rolando" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676652v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2004.04.006" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674434v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Hodgson" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montserrat-Marti" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cerabolini" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ceriani" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maestro-Martinez" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2005.01.006" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437420v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#246;mermann" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493765v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675353v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672985v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fadda" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501321v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheylan" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681818v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509490v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias J&#228;ger" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Garraud" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493590v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias J&#228;ger" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678203v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerbaud" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493608v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582909v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grossi" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678204v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Roche" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3207(03)00089-2" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCDPNW2K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493553v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493517v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02580165v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cozic" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016629507196" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889848v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Barroit" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Toussaint" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2001141" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493537v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493497v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Trivelly" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Daligaux" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579830v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Peltier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501422v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Feh" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493464v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hill" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540132v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537972v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alard" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471845v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b98-231" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509292v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885953v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gerbaud" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537961v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Auvr&#233;" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edjvind Rosen" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493480v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mahieu" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471855v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Grevilliot" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1526-100x.1998.06112.x" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471880v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poudvigne" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(98)80031-3" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471895v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(98)00090-0" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471793v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(97)80070-7" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540575v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509406v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnetaud" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538165v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470925v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493450v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470913v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538449v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493434v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470878v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538441v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cha&#239;b" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206118v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509276v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lambert" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frileux Pierre-No&#235;l" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493378v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470907v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492940v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cappelaere" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322777v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472014v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Saintpierre" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Reck" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ziegler" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05360002v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Bouly" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702483v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/explorer-l-environnement/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615544v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blaya" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Huberson" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003285793-17" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04476113v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.33757" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510743v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574203v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537103v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Buisson" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourguet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537085v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537094v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537078v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540500v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazanave Serge" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Seimandi" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540515v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588345v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napoleone Claude" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801437v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4643-restaurer-la-nature-pour-attenuer-les-impacts-du-developpement.html" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157800v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545287v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328432v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600298v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329307v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328978v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328653v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328971v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tatin" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328453v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tatin" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boutin" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327465v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchon" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallier" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327443v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328812v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328444v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328457v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329365v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/steppe-ecosystems-biological-diversity-management-and-restoration/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328726v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Talon" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gastaud" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328461v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329058v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329338v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593317v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duhem" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Buisson" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593319v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campagne" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540151v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonin" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05154773v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825921v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326684v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rocher" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kubien" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Melloul" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234430v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321972v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boubert" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Madej" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09528" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030638v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auclerc" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Beaumelle" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bligth" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02410127v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02410151v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02416074v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604532v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Alignan" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604529v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Debras" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604533v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jardim Arruda" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Stradic" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603046v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604526v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604528v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600290v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327400v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328448v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327332v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328502v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchley" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jongepierova" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baasch" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335880v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bureau" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329122v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327194v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328594v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600292v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fajmon" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328910v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327311v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327450v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329311v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335875v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328670v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328886v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fournier" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327303v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Meerbeek" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermy" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328894v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328434v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328437v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329399v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renucci" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329146v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329143v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327291v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauvain" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328442v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328464v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327437v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328446v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328467v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grison" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328875v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327294v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329358v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328674v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328651v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328431v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329388v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329003v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329322v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328495v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326871v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329385v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329127v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327009v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328848v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328440v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327007v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326901v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329308v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328493v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327030v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328825v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328994v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328916v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328827v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327439v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325672v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328930v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329421v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329070v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328925v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327402v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326995v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329346v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329312v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Masson" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329141v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327253v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlin" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328843v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326916v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329068v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328583v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328845v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328447v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328439v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329410v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326991v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326979v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328486v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qu&#233;tier" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaucherand" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isselin" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325656v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Henry" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329136v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329049v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752980v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141312v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591548v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140566v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823869v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763954v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581728v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533007v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543584v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543527v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543626v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543892v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825975v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia F Medeiros" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825972v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C.M. Hess" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966375v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vassas" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieckhoff L&#233;a" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Assagba" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darsonville" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04554862v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608602v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608604v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auri&#232;re" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608606v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lariviere" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cornic" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603048v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604793v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603482v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601228v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327395v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinardeau" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328603v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tanet" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328880v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325674v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329452v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gros" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325802v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328820v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328613v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rennucci" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594716v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328721v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328459v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327126v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328724v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329407v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04680460v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833505v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710339v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357809v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335517v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543498v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770786v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-8325-4406-8" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197342v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724084v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550758v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550774v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simon" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541556v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541558v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Brousse" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541555v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541548v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541554v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327374v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538156v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chiffaut" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538792v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Harel" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592483v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05545341v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-04782229v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-dutoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9461-9215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034707212" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Font&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gazaix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gaget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70372" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05414895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vidaller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110169" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997065v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Blaix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diqu&#233;lou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109622" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05149324v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mutillod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mahy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126378" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944589v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ramone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.5500" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024120v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Shaiban" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107632" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04761376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Torok" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Kiehl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1487211" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04412391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pac&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111586" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04589836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquis Christian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14194" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04619698v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345329v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesleard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.5006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110469" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04454199v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mahy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Bullock" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805894v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Halliez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04551918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14153" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108369" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04108831v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leborgne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1148226" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Jouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen van Mechelen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12091726" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs M Gerrits" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Waenink" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa L Aradottir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14364" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Sellier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1152319" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143207v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourru" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107308" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03918156v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706128v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759496v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Falzon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Noble" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2022.2104399" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606788v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00740-w" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495884v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot&#8208;lescure" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13620" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614025v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578136v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Fenianos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22453/LSJ-022.1.038-067" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03723042v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Malik" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108085" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03838894v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Courtial" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;nin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.879060" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boutonnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432719v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a24" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119373v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim&#233;nez Juan Jos&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rey Benayas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107362" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-020-00581-w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357820v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a19" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913080v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure Durbecq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arruda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13258" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380246v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Moinardeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesleard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01874" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956444v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tarabon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Isselin-Nondedeu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111425" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123198v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Danet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Priol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07850" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02983389v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianick Juin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boz089" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635673v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Romanini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Croquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.03" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02946514v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.1840" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345245v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2019.1686080" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Provost" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108547" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877287v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delbar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Isselin-Nondedeu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2020.103871" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016639v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2020.125865" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610166v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tarabon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Theuriau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isselin-Nondedeu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.01" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915741v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Helm" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Franziska Bucher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leiterer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12415" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957579v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12418" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136967v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.04.121" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532875v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125384v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.04.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136980v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.02.031" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936495v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892918000346" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705299v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2017.1407375" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625629v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pellegrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018034" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470726v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Alignan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grillas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936459v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Debras" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2018.04.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01883767v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Romermann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12682" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790691v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.09.012" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01930446v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ibrahim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Martin Hanslin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1116" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502802v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brusson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01883777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wolff" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018038" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915740v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poschlod" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1551-9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788510v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nelle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618771496" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936449v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1528-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532880v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681564v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.11.010" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605184v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681614v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9110817" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01792467v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12424" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473126v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-016-0744-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473741v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fonvieille" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-016-9254-z" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436753v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.09.029" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032272v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hermy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.03" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444689v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601500v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cote" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.16.01" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532899v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rocher" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444656v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mesleard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yavercovski" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2015.1007898" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445201v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2014.11.022" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4XW71J3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445175v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Masson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gauvain" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-015-0513-5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187494v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537003v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445205v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2015.07.007" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444837v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0335-9" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445166v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12255" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7FB28E568AC6D15C191F48B37DD57FA457B871D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032957v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.17.03" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327391v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.911113" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329392v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Provost" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.906920" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326867v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329331v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Burylo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12113" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFVJF74P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325680v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Renucci" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25849/myrmecol.news_020:043" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327037v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-014-9717-6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502976v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip K Roche" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Deil" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328807v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.043" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326838v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.12.022" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329386v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12063" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3XPF9M7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325688v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325667v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.060" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K0M8WH1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328649v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2013.09.010" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX5JT7H7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326905v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberlinkels" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328677v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morlon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.023" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LNB6QB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503037v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Alignan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Debras" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502839v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532913v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329445v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/ComEc.13.2012.2.9" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597187v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Burylo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3248" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335645v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rey" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtr030" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329330v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert H&#246;lzel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2012.01189.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327224v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.690" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328802v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burylo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327144v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329433v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Coiffait-Gombault" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2012.01182.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-972PXDHM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325815v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2012.04.011" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1L52ZFM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328799v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Burylo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bochet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-1017-2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4BSB0RLL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326990v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beaume" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leriche" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Guende" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tatin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327265v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.007" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335728v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dolidon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329362v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mauchamp" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pineau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2980/18-1-3383" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328492v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729410v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2011085" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327240v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq255" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334302v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329435v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fadda" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orgeas" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9358-3" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329025v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502912v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fadda Fr" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Coiffait Coiffait-Gombault" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2011.0299" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327232v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327323v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Senoussi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335709v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fadda" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mroczko" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327314v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2010.00706.x" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5338EEEEDD510865AF3A140162AD21185B5B39EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705272v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-010-9069-2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-59W6G2HP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537027v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197061v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569355v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marco" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mauffrey" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537039v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Oberlinkels" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552146v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609348841" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664463v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gasc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493789v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gerbaud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756197v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552136v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudiere-Montes" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9479-3" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705268v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp148" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595080v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9920-5" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q24KVX68-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658099v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thinon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.05403.x" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A7634F218DAD0B437C7869959BD5773EEE91B10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590547v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marco" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mauffrey" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667423v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rieux" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.03.015" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6MJHL46-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372633v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662614v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dussaud" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.07.003" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2JVQXB4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451819v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orgeas" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponel" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torre" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0376892907003839" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GVDRC8QN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502772v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brydenbach" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Rieux" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655476v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2005.09.013" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QFHKXJC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451823v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Holl" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anderson" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Hayes" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2006.00168.x" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7S4F0GXS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451822v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romermann" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poschlod" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.12.003" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451820v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Debras" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rieux" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kreiter" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Garcin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2006.00102.x" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4WDS99S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677758v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417162v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2005.01.010" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65DZNRWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670773v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Forey" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;zannier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maubert" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rolando" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676652v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2004.04.006" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674434v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Hodgson" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montserrat-Marti" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cerabolini" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ceriani" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maestro-Martinez" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2005.01.006" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437420v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#246;mermann" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493765v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675353v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672985v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fadda" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501321v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheylan" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681818v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509490v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias J&#228;ger" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Garraud" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493590v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias J&#228;ger" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678203v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerbaud" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493608v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582909v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grossi" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678204v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Roche" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3207(03)00089-2" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCDPNW2K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493553v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493517v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02580165v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cozic" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016629507196" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889848v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Barroit" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Toussaint" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2001141" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493537v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493497v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Trivelly" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Daligaux" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579830v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Peltier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501422v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Feh" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493464v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hill" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540132v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537972v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alard" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471845v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b98-231" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509292v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885953v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gerbaud" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537961v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Auvr&#233;" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edjvind Rosen" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493480v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mahieu" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471855v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Grevilliot" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1526-100x.1998.06112.x" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471880v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poudvigne" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(98)80031-3" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471895v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(98)00090-0" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471793v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(97)80070-7" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540575v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509406v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnetaud" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538165v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470925v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493450v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470913v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538449v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493434v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470878v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538441v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cha&#239;b" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538156v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chiffaut" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206118v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509276v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lambert" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frileux Pierre-No&#235;l" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493378v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470907v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492940v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cappelaere" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538792v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Harel" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322777v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472014v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Saintpierre" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Reck" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ziegler" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05360002v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Bouly" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702483v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/explorer-l-environnement/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615544v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blaya" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Huberson" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003285793-17" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04476113v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.33757" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510743v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574203v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537103v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Buisson" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourguet" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537085v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537094v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537078v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540500v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazanave Serge" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Seimandi" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540515v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588345v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napoleone Claude" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801437v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4643-restaurer-la-nature-pour-attenuer-les-impacts-du-developpement.html" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157800v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545287v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328432v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600298v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329307v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328978v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328653v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328971v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tatin" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328453v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tatin" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boutin" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327443v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327465v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchon" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallier" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328812v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328444v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328457v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329365v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/steppe-ecosystems-biological-diversity-management-and-restoration/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328726v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Talon" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gastaud" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328461v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329058v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329338v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593317v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duhem" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Buisson" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593319v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campagne" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540151v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonin" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05154773v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825921v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326684v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rocher" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kubien" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Melloul" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234430v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321972v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boubert" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Madej" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09528" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030638v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auclerc" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Beaumelle" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bligth" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02410127v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02410151v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02416074v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604532v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Alignan" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604529v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Debras" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604533v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jardim Arruda" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Stradic" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603046v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604526v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604528v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600290v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327400v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328448v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327332v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328502v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchley" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jongepierova" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baasch" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335880v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bureau" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329122v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327194v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328594v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600292v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fajmon" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328910v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327311v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327450v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329311v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328670v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328886v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fournier" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327303v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Meerbeek" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermy" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335875v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328894v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328434v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328437v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329399v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renucci" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329146v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329143v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327291v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauvain" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328442v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328464v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327437v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328446v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328467v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grison" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328875v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327294v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329358v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328674v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328651v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328431v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328495v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329388v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329003v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329322v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326871v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329385v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329127v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327009v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329308v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328848v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328440v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327007v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326901v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328493v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327030v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328825v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328994v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328916v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328827v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328930v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327439v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325672v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329421v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329070v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328925v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327402v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326995v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329346v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329312v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Masson" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329141v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327253v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlin" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328843v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326916v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329068v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328583v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328845v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328447v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328439v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329410v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326979v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326991v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328486v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qu&#233;tier" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaucherand" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isselin" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325656v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Henry" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329136v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329049v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752980v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141312v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591548v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140566v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823869v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763954v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581728v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543584v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533007v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543527v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543626v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543892v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825975v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia F Medeiros" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825972v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C.M. Hess" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966375v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vassas" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieckhoff L&#233;a" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Assagba" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darsonville" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04554862v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608602v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608604v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auri&#232;re" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608606v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lariviere" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cornic" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603048v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604793v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603482v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601228v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327395v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinardeau" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328603v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tanet" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328880v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325674v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329452v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gros" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325802v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328820v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328613v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rennucci" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594716v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328721v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328459v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327126v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328724v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329407v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04680460v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833505v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710339v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357809v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335517v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543498v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770786v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-8325-4406-8" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197342v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536934v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maubert" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724084v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550758v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550774v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simon" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541556v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541558v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Brousse" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541555v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541548v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541554v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327374v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540113v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563190v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592483v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05545341v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-04782229v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>