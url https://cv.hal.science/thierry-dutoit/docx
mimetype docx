--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,43773 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...43721 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:73.697916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Dutoit </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherches au CNRSUMR Institut Méditerranéen de Biologie et EcologieIUT Avignon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9461-9215</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034707212</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=b0kCvqgAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de recherches au CNRS au sein de l'Institut Ecologie et Environnement depuis 2012, les principaux objectifs de mes recherches concernent une meilleure compréhension des théories d’assemblage qui régissent la composition et l'organisation des communautés végétales. Il s’agit de pouvoir répondre aux questions fondamentales concernant la biodiversité de ces communautés et leur dynamique même sur le très long terme (plusieurs siècles à millénaires). Mes résultats sont ensuite appliqués à la gestion conservatoire ou la restauration écologique des écosystèmes via des solutions fondées sur la nature (ingénierie écologique, ré-ensauvagement, restauration passive, etc.). Mon site atelier principal correspond aux pelouses sub-steppiques de la plaine de La Crau dans le département des Bouches-du-Rhône. Mes principales découvertes ont été d’avoir démontré la très faible résilience des communautés végétales herbacées face à des régimes de perturbations humaines même sur le très long terme et l’importance des relations biotiques (facilitation) dans les processus de leur restauration écologique via le rôle en particulier de certains ingénieurs de l’écosystème comme des insectes (fourmis moissonneuses) ou des végétaux (plantes nurses). Au niveau de la gouvernance de la recherche, j'ai été directeur adjoint de l’Institut Méditerranéen de Biodiversité et Ecologie (UMR IMBE) entre 2019 et 2023 et directeur adjoint de la Société Fédérative de Recherche Tersys entre 2017 et 2021.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (210)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation trajectories over 150 years of temporary ponds created in the Camargue delta (Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fontès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Grillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gazaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.70372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is managing horses ‘as wild’ beneficial for dung beetle assemblages and their associated ecological functions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mutillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 406, pp.129756. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2026.129756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the persistence of semi-natural species-rich grasslands under changes in grazing practices: Insights for grassland restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 399, pp.110169. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.110169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant evenness improves forage mineral content in semi-natural grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cian Blaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Diquélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 387, pp.109622. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.109622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant trait responses to herbivore type managed as domestic or as wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mutillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 391, pp.126378. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature‐Based Solutions Increase Sowing Success for Mediterranean Grassland Restoration: A First Short‐Term In Situ and Ex Situ Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ramone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (7), pp.2350-2363. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.5500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifolium subterraneum as a potential nurse plant for restoring soil and Mediterranean grasslands after quarry exploitation in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Shaiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Khater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 216, pp.107632. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2025.107632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Origin, conservation, and restoration of the threatened European grassland ecosystem in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Torok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Kiehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.148721. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2024.1487211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le béton, la steppe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ramone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 341 (Juin 2024), pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distance to Reference Communities Index ( DRCI ): a new tool to assess communities' restoration success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fontès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquis Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Grillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (7), pp.e14194. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.14194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying generic proxies for assessing ecosystem properties and conservation status of semi-natural grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pacé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cian Blaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Burst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 158, pp.111586. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ants in restoration ecology: Why, what's and the way forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Arnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mesleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (4), pp.1284-1295. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.5006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed as wild, horses influence grassland vegetation differently than domestic herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mutillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 290, pp.110469. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological restoration and rewilding: two approaches with complementary goals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mutillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M Bullock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 99 (3), pp.820-836. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.13046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l'histoire d'un site conservatoire, une opportunité pour le gestionnaire : pourquoi, où, quand, comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Halliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Azuré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring stone and dominant grass species cover in a Mediterranean grassland: 20‐year effects on soil, vegetation, and arthropod communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (5), pp.e14153. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.14153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil fertility and landscape surrounding former arable fields drive the ecological resilience of Mediterranean dry grassland plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1148226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forage nutritive value shows synergies with plant diversity in a wide range of semi-natural grassland habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cian Blaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Catterou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Diquelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 347, pp.108369. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2023.108369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence and Succession of Spontaneous and Planted Vegetation on Extensive Mediterranean Green Roofs: Impacts on Soil, Seed Banks, and Mesofauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen van Mechelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (9), pp.1726. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12091726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis on the effectiveness of soil translocation for plant community restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gijs M Gerrits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Waenink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asa L Aradottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (4), pp.714-724. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of seedbank to the green roof plant community dynamics analogous to semi-natural grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizé Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1152319. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1152319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil transfer impacts restored soil profiles and hydrodynamic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bourru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 231, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2023.107308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer, réhabiliter ou ré-ensauvager la Crau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Garrigues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration sites on the Californian coast have different ecological histories that can influence restoration success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ecologia mediterranea, 48 (1), pp.33-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating ecological indicator values and niche width for a Mediterranean flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Saatkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Argagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 157 (2), pp.301-311. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11263504.2022.2104399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering the use of soil invertebrate traits to restore ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 424, pp.116019. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services in conventional farming systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (2), pp.22. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00740-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la steppe de la Crau, les fourmis font-elles mieux que l'humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 332, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using various artificial soil mixtures to restore dry grasslands in quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot‐lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ramone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (7), pp.1-46. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.13620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroseeding for restoring degraded semi-arid Mediterranean environments: a review of challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Shaiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Khater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Fenianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lebanese Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.38-67. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22453/LSJ-022.1.038-067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing intensity gradient inherited from traditional herding still explains Mediterranean grassland characteristics despite current land-use changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 338, pp.108085. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.108085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why grazing and soil matter for dry grassland diversity: New insights from multigroup structural equation modeling of micro-patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Génin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ramone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.879060. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.879060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artiste, le scientifique, le tendre ver et la fourmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boutonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual and methodological issues in estimating the success of ecological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiménez Juan José</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rey Benayas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123, pp.107362. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels facteurs limitent l’installation d’une graminée pérenne dominante pour la restauration écologique des pelouses sèches méditerranéennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Bischoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2021a24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romans Shape Today’s Vegetation and Soils: Two Millennia of Land-Use Legacy Dynamics in Mediterranean Grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Saatkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.1268-1280. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-020-00581-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2008-2019, plus d’une décennie d’échanges et de débats autour de la restauration écologique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.271-276. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2021a19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing in temporary paddocks with hardy breed horses (Konik polski) improved species-rich grasslands restoration in artificial embankments of the Rhône river (Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannelle Moinardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ramone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.e01874. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key issues in North-western Mediterranean dry grassland restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aure Durbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Arruda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.37. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.13258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooling biodiversity offsets to improve habitat connectivity and species conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tarabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Isselin-Nondedeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 277, pp.111425. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing and the vanishing complexity of plant association networks in grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Génin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kéfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (4), pp.541-552. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.07850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of neutral and adaptive differentiation in the Mediterranean grass Brachypodium retusum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Bischoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192 (3), pp.536-549. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/botlinnean/boz089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écopastoralisme comme outil de gestion des digues artificielles : le cas de la réserve de chasse et de faune sauvage de Donzère-Mondragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannelle Moinardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mesleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Romanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Croquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, HS, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.HS.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above- and below-ground effects of an ecosystem engineer ant in Mediterranean dry grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mesleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santonja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 287 (1935), pp.20201840. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2020.1840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mechanical clearing and goat grazing for restoring understorey plant diversity of embankments in the Rhône valley (southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannelle Moinardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ramone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154 (5), pp.746-756. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11263504.2019.1686080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive horse grazing improves grassland vegetation diversity, seed bank and forage quality of artificial embankments (Rhône River - southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannelle Moinardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mesleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ramone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, pp.125865. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2020.125865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvester ants as ecological engineers for Mediterranean grassland restoration: Impacts on soil and vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 245, pp.108547. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating a landscape connectivity approach into mitigation hierarchy planning by anticipating urban dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tarabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françis Isselin-Nondedeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, pp.103871. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2020.103871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la prise en compte des fonctionnalités écologiques dans la séquence Éviter-Réduire-Compenser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tarabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Theuriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Isselin-Nondedeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors Série (61), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.HS.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of Mediterranean steppe vegetation after cultivation: legacy effects on plant composition, soil properties and functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Saatkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Franziska Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Leiterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Applied Vegetation Science, 22, pp.71-84. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire increases the reproduction of the dominant grass Brachypodium retusum and Mediterranean steppe diversity in a combined burning and grazing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ramone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Bischoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (1), pp.127-137. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing habitat connectivity in the mitigation hierarchy. A case study on three terrestrial mammals in an urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tarabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Isselin-Nondedeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 243, pp.340-349. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.04.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature temporaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of development projects improved by merging species distribution and habitat connectivity modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tarabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Isselin-Nondedeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 241, pp.439-449. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors limiting early establishment of the Mediterranean grassland species Brachypodium retusum at disturbed sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ramone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Bischoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37, pp.10-19. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2019.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Effects on Diversity and Biomass on Grasslands from Artificial Dykes under Grazing and Mowing Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannelle Moinardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ramone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Thematic Section: Forests in Flux, 46 (Special issue 2), pp.132-139. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0376892918000346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and soil seed bank in a 23-year grazing exclusion chronosequence in a Mediterranean dry grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Saatkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Plant Biosystems, 152, pp.1020-1030. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11263504.2017.1407375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une définition opérationnelle de la nature ordinaire adaptée à la compensation écologique. Le cas contrasté des régions Centre, Champagne-Ardenne et Paca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (2), pp.170-188. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2018034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie de la restauration : Rencontre des spécialistes de la restauration écologique des écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mesleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 310, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species transfer via topsoil translocation: lessons from two large Mediterranean restoration projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Romermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, SEED DISPERSAL AND SOIL SEED BANKS ‐ PROMISING SOURCES FOR ECOLOGICAL RESTORATION, 26 (S2), pp.S179 - S188. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthoptera prove good indicators of grassland rehabilitation success in the first French Natural Asset Reserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2018.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of quarry exploitation and disuse on pedogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 160 (160), pp.354-365. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2017.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive differentiation among populations of the Mediterranean dry grassland species Brachypodium retusum : The role of soil conditions, grazing, and humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Martin Hanslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Bischoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105 (7), pp.1123 - 1132. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajb2.1116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion expérimentale des habitats sur la Réserve de chasse et de faune sauvage de Donzère-Mondragon : impacts de l'écopastoralisme sur les communautés végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannelle Moinardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune Sauvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 318 (Trimestre 1), pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier : La fabrique de la compensation écologique : controverses et pratiques Regards d’écologues sur le premier site naturel de compensation français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (2), pp.215 - 222. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2018038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant traits and population characteristics predict extinctions in a long-term survey of Mediterranean annual plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Saatkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Poschlod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.2527-2540. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-018-1551-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative review of soil charcoal data: Spatiotemporal patterns of origin and long-term dynamics of Western European nutrient-poor grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Nelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Poschlod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (8), pp.1313-1324. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683618771496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ecological restoration on beetle assemblages: results from a large-scale experiment in a Mediterranean steppe rangeland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (9), pp.2155 - 2172. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-018-1528-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvel écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of topsoil transfer assessed thirty years after rehabilitation of dry alluvial quarries in Southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate composition and depth affect soil moisture behavior and plant-soil relationship on Mediterranean extensive green roofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannelle Moinardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), pp.817-. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w9110817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer ou laisser faire la nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 301, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological restoration by soil transfer: impacts on restored soil profiles and topsoil functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (3), pp.354 - 366. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Different Grazing Practices for Increasing Plant Biodiversity in the Dykes and Embankments Along the Rhône River (Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannelle Moinardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (6), pp.984-997. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-016-0744-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of arbuscular mycorrhizal fungi root colonization after severe anthropogenic disturbance: four species assessed in old-growth Mediterranean grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fonvieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spiegelberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Geobotanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (4), pp.319 - 332. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12224-016-9254-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of native plants with phytoremediation potential for highly contaminated Mediterranean soil restoration: Tools for a non-destructive and integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 183 (3), pp.850-863. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refuse pile turnover by harvester ants (Hymenoptera: Formicidae) increases seed density and seedling species richness in dry grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myrmecological News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.91--100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer de nouveaux écosystèmes durables par des méthodes bio-inspirées : le cas des toits verts extensifs en région méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen van Mechelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, HS 25, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.HS.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie écologique au service de l'aménagement du territoire - Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.2-3. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2015.16.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis des effets du pastoralisme dans la réserve de Donzère-Mondragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannelle Moinardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 293, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoperiod buffers responses to salt and temperature during germination of two coastal salt marsh colonizers Juncus acutus and Juncus maritimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mesleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yavercovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 150 (6), pp.1156-1164. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11263504.2015.1007898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity as a framework for novel ecosystem design: The example of extensive green roofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen van Mechelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad van Meerbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 136, pp.165-173. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2014.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of water stress removal and disturbance regimes on Mediterranean dry grasslands diversity and succession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 216 (10), pp.1351-1369. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11258-015-0513-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première expérimentation de compensation par l'offre : bilan et perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Juillet (16), pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting green roof irrigation practices for a sustainable future: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen van Mechelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, pp.74-90. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2015.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie écologique. Des outils au service d’une approche globale de la gestion des espaces naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.1191--1198. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-015-0335-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiting processes for perennial plant reintroduction to restore dry grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (6), pp.947-954. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologiser le génie civil pour innover dans la restauration des écosystèmes : le cas d'un chantier de réhabilitation d'une fuite d'hydrocarbures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.12-17. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2015.17.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de différents régimes de perturbations et niveaux de ressource hydrique pour contrôler une espèce proliférante dans un écosystème pseudo-steppique: le cas deRubus ulmifolius Schott. dans la plaine de la Crau (Bouches-du-Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (3), pp.261-275. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12538078.2014.911113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq ans déjà ! Premiers bilans de la fuite d'hydrocarbures en Crau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 283, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species Traits as Practical Tools for Ecological Restoration of Marly Eroded Lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Burylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (5), pp.633-640. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transférer le sol pour restaurer des communautés végétales: quelles leçons pour mesurer la résilience des pelouses sèches ? (Plaine de La Crau, Sud-Est de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (3), pp.287-300. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12538078.2014.906920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new transplantation protocol for harvester ant queens Messor barbarus (Hymenoptera: Formicidae) to improve the restoration of species-rich plant communities in the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myrmecological News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.43-52. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25849/myrmecol.news_020:043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ecological restoration on Orthoptera assemblages in a Mediterranean steppe rangeland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (6), pp.1073 - 1085. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10841-014-9717-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease of plant alpha and beta-diversity with management intensity in vineyards and the influence of landscape context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Saatkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Poschlod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip K Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Deil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (2), pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant trait analysis delivers an extensive list of potential green roof species for Mediterranean France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen van Mechelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67, pp.48-59. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can ecological engineering restore Mediterranean rangeland after intensive cultivation? A large-scale experiment in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.202-212. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la gestion de l’écoulement des eaux de pluie dans les zones urbaines grâce aux toits végétalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen van Mechelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 - 2014, pp.36-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topsoil removal improves various restoration treatments of a Mediterranean steppe (La Crau, south-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.236-245. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean open habitat vegetation offers great potential for extensive green roof design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen van Mechelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121, pp.81-91. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2013.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of different soil transfer strategies for restoring a Mediterranean steppe after a pipeline leak (La Crau plain, South-Eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.690-702. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.07.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation par l’offre : premier bilan de la réserve d’actifs naturels de Cossure (plaine de la Crau, Bouches-du-Rhône).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oberlinkels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 274, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New synthetic indicators to assess community resilience and restoration success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En plaine de Crau, les insectes baromètres de la restauration écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes : les cahiers de liaison de l'Office pour les insectes et leur environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 168 (1), pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles places pour les Coléoptères et les Orthoptères dans la restauration écologique de la plaine de Crau (Bouches-du-Rhône, France) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbioses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'aider du vivant pour restaurer les écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La naissance de la créativité. Plus de 100 000 ans avant Lascaux, 427, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation, soils and seed banks of limestone grasslands are still impacted by former cultivation one century after abandonment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (2), pp.194-202. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/ComEc.13.2012.2.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant root traits affecting the resistance of soils to concentrated flow erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Burylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolle Mathys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (14), pp.1463-1470. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of five woody species to burial by marly sediment: the role of biomass allocation pattern flexibility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Burylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.287-293. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jpe/rtr030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species introduction – a major topic in vegetation restoration (editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Hölzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (2), pp.161-165. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1654-109X.2012.01189.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-year results of a multi-treatment steppe restoration experiment in La Crau (Provence, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 145 (1), pp.13-23. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.2012.690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espoirs et limites de l’ingénierie écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 270, pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant root traits affect soil stability during concentrated flow erosion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Burylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mathys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.1463-1470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a two-phase sowing approach in restoration: sowing foundation species to restore, and subordinate species to evaluate restoration success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.277-289. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1654-109X.2012.01182.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are old Mediterranean grasslands resilient to human disturbances?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.86-14. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant functional traits and species ability for sediment retention during concentrated flow erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Burylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 353 (1-2), pp.135-144. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-011-1017-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution et écologie de la Garidelle fausse nigelle (Garidella nigellastrum L.) : application à sa conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Saatkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Guende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.60-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hay transfer and sowing structuring species: two complementary ecological engineering techniques to restore dry grassland communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.33-39. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2011.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de restauration de la plaine de La Crau : l’écologie de la restauration face à la restauration écologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dolidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key role of rabbit to limit shrub colonization of the Mediterranean xero-halophytic swards: a threat in the context of rabbit populations decline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (1), pp.37-41. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2980/18-1-3383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société internationale pour la restauration écologique, une association pour promouvoir la restauration des écosystèmes au niveau mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River ecological restoration across frontiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 402, non paginé. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2011085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germination traits explain soil seed persistence across species: the case of Mediterranean annual plants in cereal fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Saatkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Poschlod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.415-426. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcq255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les Cahiers de Seloane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.87-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using stone cover patches and grazing exclusion to restore ground-active beetle communities in a pseudo-steppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, pp.561-572. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10841-010-9358-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration écologique des écosystèmes méditerranéens : spécificités, espoirs et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7e conférence européenne SER en écologie de la restauration, 23-27 août 2010, Avignon, France., 37 (2), pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedgerow effects on the distribution of beneficial arthropods in a pear orchard in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Senoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix années de recherche dans une pseudo-steppe méditerranéeenne : impacts des changements d’usage et restauration écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fadda Fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Coiffait Coiffait-Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.75-85. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sec.2011.0299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre expérimentations scientifiques et veille écologique : comment évaluer des mesures d’atténuations proposées par une étude d’impacts ? Le cas des canalisations enterrées dans la plaine de Crau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mroczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuite d’hydrocarbures en Crau : Mesures compensatoires, dernier acte d’une catastrophe patrimoniale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 263, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hay Transfer Promotes Establishment of Mediterranean Steppe Vegetation on Soil Disturbed by Pipeline Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (201), pp.214-222. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1526-100X.2010.00706.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Functional Traits Show Non-Linear Response to Grazing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Saatkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Romermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Geobotanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (3), pp.239 - 252. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12224-010-9069-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la végétation steppique par aspiration et transfert de foin. Une technique qui promet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Coiffait Coiffait-Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pèr memòri l'ermas de Crau ? in memoriam le coussoul de Crau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (58), pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité floristique artificielle des jardins privés du Parc Régional du Luberon: le cas de la commune de Lauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Deschamps-Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mauffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.38-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration d’un verger industriel vers une terre de parcours à moutons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Oberlinkels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.26-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lisières de champs sont-elles des refuges pour les espèces messicoles dans le territoire du Parc naturel régional du Luberon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tatoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.58-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Human and Natural Sciences for a Better Understanding of Urban Floral Patterns: the Role of Planting Practices in Mediterranean Gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The age and history of the French Mediterranean steppe revisited by soil wood charcoal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.25 - 34. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683609348841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes messicoles, semences fermières et logiques productives des agriculteurs du Luberon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.70-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the backyard to the backcountry: how ecological and biological traits explain the escape of garden plants into Mediterranean old fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudiere-Montes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, pp.761 - 779. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-009-9479-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seed bank longevity index revisited: limited reliability evident from a burial experiment and database analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Saatkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Poschlod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (4), pp.715 - 724. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcp148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie de la restauration et ingénierie écologique. Enjeux, convergences, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Écologie de la restauration et ingénierie écologique. Enjeux, convergences, applications, pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking plant morphological traits to uprooting resistance in eroded marly lands (Southern Alps, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Burylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 324 (1-2), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-009-9920-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling soil wood charcoals at a high spatial resolution: a new methodology to investigate the origin of grassland plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (2), pp.349-358. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1654-1103.2009.05403.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gardens in urbanizing rural areas reveal an unexpected floristic diversity related to housing density.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deschamps-Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Mauffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 331 (6), pp.452-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of an arthropod community in a pear orchard (southern France): identification of a hedge effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid R. Senoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 127 (3-4), pp.166-176. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2008.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garden plants dynamics at urban fallow land interfaces : influence of local versus landscape factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Oliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudiere-Montes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salzburger Geographische Arbeiten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00372633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche prospective sur le rôle « source » des haies en production fruitière intégrée. Le cas des perce-oreilles : Forficula auricularia L. et Forficula pubescens Gené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 330 (9), pp.664-673. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2007.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past cultivation is a factor driving organization of dry grassland ground-active beetle communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (2), pp.132-139. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0376892907003839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements d'auxiliaires entre la haie et le verger : le cas des forficules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brydenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue scientifique Bourgogne-Franche-Comté Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.183-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of the natural reserve of La Crau : Implications for the creation and management of protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80 (4), pp.318-326. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2005.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of seed source, topsoil removal, and plant neighbor removal on restoring California coastal prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. D. Holl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. F. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (4), pp.569-577. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1526-100X.2006.00168.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination between agricultural management and the hedge effect in pear orchards (south-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 149 (3), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7348.2006.00102.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implications of seed rain and seed bank patterns for plant succession at the edges of abandoned fields in Mediterranean landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poschlod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 115 (1-4), pp.6-14. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémanence des utilisations anciennes et gestion conservatoire des pelouses calcicoles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Romermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (2), pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of secondary succession in calcareous grasslands: can we distinguish the influence of former land uses from present vegetation data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip K Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.161-173. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2005.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des espèces messicoles des pelouses calcicoles de la réserve naturelle des vallées de la Grand-Pierre et de Vitain (Loir-et-Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bézannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rolando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbioses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of former cultivation on the unique Mediterranean steppe of France and consequences for conservation management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poschlod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 121, pp.21-33. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2004.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional method for classifying European grasslands for use in joint ecological and economic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montserrat-Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cerabolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Ceriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maestro-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.119-131. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2005.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémanence des utilisations anciennes et gestion conservatoire des pelouses calcicoles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Römermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (2), pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore du pays d'Aigues : d'un espace méconnu à la biologie des espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Saatkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip K Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de trente années de recherches en écologie dans la steppe de Crau (Bouches-du-Rhône, sud-est de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (1), pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et distribution des communautés de coléoptères dans les interfaces steppe-friches post-culturales en Crau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (1), pp.85-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 années de recherches dans la Réserve naturelle des coussouls de Crau (Bouches-du-Rhône) : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cheylan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59 (1-2), pp.358-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition et structure de la végétation aux bordures entre friches post-culturales et végétation steppique dans la plaine de Crau (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rolando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (1), pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie de la reproduction et de la dispersion, et structure génétique chez les espèces messicoles : propositions de gestion dans le Parc naturel régional du Luberon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Jäger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Garraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.405-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles des ovins dans le transport de graines d'espèces messicoles : le cas d'une exploitation agricole du Parc naturel régional du Luberon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Jäger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Poschlod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'une communauté d'adventices dans un champ de céréales créé après le labour d'une prairie semi-naturelle : rôles de la banque de graines permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (2), pp.222-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de plantes messicoles ont-elles une mémoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, pp.56-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des facteurs agro-écologiques sur les assemblages d'orchidées dans les pelouses calcicoles du Vercors (Préalpes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Grossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 113 (1), pp.63-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use history and botanical changes in the calcareous hillsides of Upper-Normandy (north-western France): new implications for their conservation management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 115 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0006-3207(03)00089-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espèces messicoles du Parc naturel régional du Luberon sont-elles des mauvaises herbes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ourcival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.78-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des activités humaines anciennes sur les sols et la végétation actuels : le cas des bassins de congélation des glaciaires de la Sainte-Baume (Provence, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Saatkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Linéenne de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52, pp.61-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A six year experimental restoration of biodiversity by shrub-clearing and grazing in calcareous grasslands of the French Prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cozic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (1), pp.119-135. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1016629507196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teneurs en minéraux des fourrages de chaume et de leurs adventices : l'exemple d'une exploitation agricole du sud-est de la France (Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Barroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50 (6), pp.495-505. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2001141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles du pâturage des chaumes (Estoubes) dans le système de parcours ovin d'une exploitation agricole du parc naturel régional du Luberon : Un argument pragmatique pour la conservation des messicoles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Barroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, pp.90-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des paysages de pelouses sèches des crêtes du Grand Luberon. Éléments historiques pour une aide à la décision de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Trivelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Daligaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp.38-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses fonctionnelles des communautés de pelouses calcicoles aux facteurs agro-écologiques dans les Préalpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78, pp.1010-1020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du Pâturage par les chevaux de Przewalski (Equus Przewalskii) sur les populations d'orthoptères du Causse Méjean (Lozère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Feh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55-3, pp.241-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la répartition des plantes messicoles dans un champ en liaison avec une mesure agri-environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, pp.131-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutie van het landouwkundig gebruik van kalkhellingen in de vallei van de Seine (Haute-Normandie, Frankrijk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natuurhistorich Maandblad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 88, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des pelouses sèches du nord-ouest de l'Europe : vers des modèles de gestion où l'homme à sa place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 152, pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de perturbations anthropiques sur la composition et la diversité botanique des pelouses calcicoles de la vallée de Seine en Haute-Normandie (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip K Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 77 (3), pp.377-388. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b98-231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pâturage itinérant dans la vallée de la Seine (France) : une nécessité écologique et agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études et de recherches francophones sur l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.486-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field boundary effects on soil seed banks and weed vegetation distribution in an arable field without weed control (Vaucluse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ourcival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (7), pp.579-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'île d'Öland, un paysage méditerranéen en mer baltique !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Auvré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edjvind Rosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 178, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration et conservation de communautés d'espèces ségétales in situ : des coteaux de la basse vallée de Seine aux cultures extensives du Parc naturel régional du Lubéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Botanique du Centre-Ouest </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Les plantes menacées de France. Actes du colloque de Brest 15-17 octobre 1997, Numéro spécial 19, pp.303-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration and rehabilitation of species-rich grassland ecosystems in France: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Grevilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 6 (1), pp.94-101. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1526-100x.1998.06112.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la biodiversité dans un espace en mutation. Le cas des pelouses calcicoles de la basse vallée de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poudvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (3), pp.275-284. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1146-609X(98)80031-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors infuencing soil macrofaunal communities in post-pastoral successions of western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lavelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (1-3 (Special Issue SI)), pp.361-368. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0929-1393(98)00090-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successional changes and diversity of soil macrofaunal communities of chalk grasslands in Upper-Normandy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 18 (2), pp.135-149. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1146-609X(97)80070-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures anciennes et conservation des plantes ségétales : le cas des coteaux calcaires de Haute-Normandie (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lejeunia Revue de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 155, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la réserve biologique domaniale des falaises d'Orival dans la forêt de La Londe-Rouvray (Seine-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnetaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 49 (3), pp.204-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Zuid-Limburg naar de vallei van de Seine, een moderne transhumance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natuurhistorisch Maanblad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 86, pp.2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm community characteristics during afforestation of abandoned chalk grasslands (Upper Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 33 (1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pelouses calcicoles du nord-ouest de l'Europe (Brometalia Erecti Br. Bl. 1936) : analyse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (1), pp.5-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité actuelle et potentielle des écosystèmes prairiaux calcicoles: influence de la gestion sur les phytocénoses et les banques de graines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 143, pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des pelouses calcicoles : conservation des habitats ou de certains insectes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes : les cahiers de liaison de l'Office pour les insectes et leur environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 101, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coteaux calcaires de la basse Seine : Histoire de leurs utilisations agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1995 (2), pp.14-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent seed banks in chalk grassland under various management regimes: their role in the restoration of species-rich plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 4, pp.939-950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la Haute-Normandie cultivait ses vignobles : analyse bibliographique et essai d'écologie historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chaïb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Viquet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 109, pp.2-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des pelouses calcaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine naturel de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 3, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures agri-environnementales et conservation des pelouses sèches : premier bilan en Seine-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 25 (25), pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et valeur agronomique des pelouses calcicoles : effets du pâturage ovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frileux Pierre-Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 142, pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire de l'évolution de la macrofaune des sols dans différentes successions végétales sur les coteaux calcaires de Haute-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Alard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Museum de Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1995 (3), pp.37-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme d'une succession végétale secondaire en pelouse calcicole: une approche historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 318, pp.897-907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques agro-pastorales anciennes et évolution des paysages de Haute-Normandie : l'exemple des pelouses calcicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Alard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Museum de Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1994 (2), pp.9-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Causses&amp;quot; de Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Harel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Garance Voyageuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 18, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d’échantillonnage et protocoles d’acquisition des données permettant de caractériser les conditions stationnelles et les communautés végétales, d’acquérir des indicateurs fonctionnels et d’habitat d’espèces pour évaluer l’état de conservation de prairies et pelouses semi-naturelles de huit régions métropolitaines mises en oeuvre dans le cadre du projet SurPas (2018-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 6042 GEOLAB CNRS Université Clermont Auvergne. 2025, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration des techniques d’ingénierie écologique pour la restauration minière en contexte ravinaire. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Saintpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Reck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRT "Nickel et son environnement". 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des parcs de contention des bergeries anciennes sur les parcours méditerranéens Une histoire sans fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Saatkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delhon C., Gourichon L. &amp; Martin L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque des 44e Rencontres internationales d’archéologie et d’histoire de Nice Côte d’Azur : Fumiers bouses et guano : ordures ou or brun ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions APDCA - CEPAM, pp.37-46, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser des fourmis pour restaurer la nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mesleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Fouilland; Françoise Gourmelon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer l'Environnement : des solutions pour innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.180-184, 2024, 978-2-271-15236-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and habitat restoration for insect conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon C M Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Huberson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James S. Pryke; Michael J. Samways; Tim R. New; Pedro Cardoso; René Gaigher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of Insect Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis, pp.185-196, 2024, 9781003285793. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003285793-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les concepts d’ingénierie environnementale et d’ingénierie climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Séférian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais Alexandra; Lemoine-Schonne Marion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire le droit des ingénieries climatiques. Au croisement des enjeux climatiques et écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA éditions, pp.17-29, 2024, 9782377474691. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.33757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Torre-Schaub, Aglaé Jézéquel, Jean Jouzel, Blanche Lormeteau, Agnès Michelot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, 2022, Collection de l'Institut des sciences juridique et philosophique de la Sorbonne, 978-2-84934-624-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol pollué de la plaine de la Crau retrouve vie grâce aux fourmis moissonneuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livret du sol nature de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCP-UICN-CD 13, pp.63-65, 2021, 9782911111181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabiliter ou laisser faire la nature dans les carrières alluvionnaires sèches méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot‐lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khater, C., Yessef, M., &amp; Dutoit, T.; 35-38. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réhabilitation des carrières en région méditerranéenne: défis ou besoins incontournables?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Liban &amp; AUF, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration expérimentale d'une pelouse méditerranéenne par création de technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot‐lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khater, C., Yessef, M., &amp; Dutoit, T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réhabilitation des carrières en région méditerranéenne: défis ou besoins incontournables?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Liban &amp; AUF, pp.43-46, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de restauration expérimentale d'une pelouse méditerranéenne par transfert de plaques de sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khater, C., Yessef, M., &amp; Dutoit, T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réhabilitation des carrières en région méditerranéenne: défis ou besoins incontournables?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Liban &amp; AUF, pp.39-42, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration d'une pelouse méditerranéenne par transfert de sol en vrac avec respect de l'organisation des horizons pédologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khater, C., Yessef, M., &amp; Dutoit, T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réhabilitation des carrières en région méditerranéenne: défis ou besoins incontournables?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Liban - AUF, pp.47-51, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crau sèche et Crau verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathias Pires et Daniel Pavon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La flore remarquable des Bouches-du-Rhône. Plantes, milieux naturels et paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotope Editions, pp.93-98, 2018, 978-2-36662-210-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de mesures d'évitement, de réduction et de compensation sur un gazoduc artère en Crau (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cazanave Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Seimandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GASBI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc, la biodiversité, cette obligation qui nous relie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPE PACA, pp.35-41, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'opérations expérimentales d'éco-pastoralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannelle Moinardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GASBI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc. La biodiversité, cette obligation qui nous relie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPE PACA, pp.49-53, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique : solutions locales et durables face au changement climatique global. L’exemple de la phytoremédiation et de l'écocatalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béttina Laville; Stéphanie Thiébault; Agathe Euzen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles solutions face au changement climatique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-139, 2015, 9782271089243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réserve d'actifs naturels : une nouvelle forme d'organisation pour la préservation de la biodiversité en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleone Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harold Levrel; Nathalie Frascaria-Lacoste; Julien Hay; Gilles Martin; Sylvain Pioch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restaurer la nature pour atténuer les impacts du développement : Analyse des mesures compensatoires pour la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.139-156, 2015, 978-2-7592-2290-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie de la restauration a 80 ans ! Espoirs et limites d'une discipline scientifique controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel gauthier-Clerc, François Mesléard, Jacques Blondel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De boek, pp.167-176, 2014, 978-2-8041-8490-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie de la restauration a 80 ans ! Espoirs et limites d’une discipline scientifique controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la conservation. Gauthier-Clerc M., Mesléard F &amp; Blondel J. (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration écologique : quelles recherches mener pour agir non seulement pour, mais aussi par le vivant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Freddy Rey; Frédéric Gosselin; Antoine Doré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique : Action par et/ou pour le vivant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.83-96, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring species-rich Mediterranean dry grassland in France using different species-transfer methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kathrin Kiehl; Anita Kirmer; Nancy Shaw; Sabine Tischew. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guidelines for native seed production and grassland restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.160-181, 2014, 978-1-4438-5900-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean steppe restoration in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Restoration Principles, Values, and Structure of an Emerging Profession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration gestionnaires-chercheurs, une clé pour renforcer la conservation de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Tatin; Axel Wolff; Jean Boutin; Etienne Colliot; Thierry Dutoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie et conservation d'une steppe méditerranéenne : la plaine de la Crau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.327-341, 2013, 978-2-7592-2082-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique : un outil pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen; Laurence Eymard; Françoise Gaill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.302-303, 2013, 978-2-271-07896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels paysages sous les fondations des bergeries romaines de la plaine de Crau (Bouches-du-Rhône, France) ? Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Galop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et Environnement. De la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté (Annales Littéraires ; Série « Environnement, sociétés et archéologie »), pp.185-195, 2013, 978-2-84867-445-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration des communautés d’invertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Tatin; Axel Wolff; Jean Boutin; Etienne Colliot; Thierry Dutoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Crau, Écologie et conservation d’une steppe méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.27-72, 2013, 9782759220823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de la restauration écologique des coussouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Crau, Ecologie et conservation d’une steppe méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et rétroactions, rôle de leur écologie et de leur évolution dans le fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Thiébault; Halima Hadi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l’Institut écologie et environnement du CNRS : compte-rendu des journées de prospectives des 24 et 25 octobre 2012, Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les cahiers de prospectives (Hors-série), </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-63, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de la restauration écologique des coussouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Coiffait Coiffait-Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Tatin; Axel Wolff; Jean Boutin; Etienne Colliot; Thierry Dutoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie et conservation d'une steppe méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.37-56, 2013, 978-2-7592-2082-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pseudo-steppe of La Crau (South-Eastern France): origin, management and restoration of a Mediterranean rangeland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Traba Diaz; Manuel B. Morales Prieto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steppe Ecosystems: Biological Diversity, Management and Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-301, 2013, 978-1-62808-298-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléo-environnements de la plaine de Crau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gastaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Tatin; Axel Wolff; Jean Boutin; Etienne Colliot; Thierry Dutoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Crau, Ecologie et conservation d’une steppe méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.143-156, 2013, 978-2-7-7592-2082-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Crau : Une steppe méditerranéenne unique en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Tatin; Axel Wolff; Jean Boutin; Etienne Colliot; Thierry Dutoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Crau, Ecologie et conservation d’une steppe méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.13-34, 2013, 978-2-7952-2082-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie écologique au service de la durabilité énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Mosseri; Catherine Jeandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Energie à Découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.262-263, 2013, 978-2-271-07678-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur l’âge des pelouses calcicoles de la vallée de Seine en Haute-Normandie grâce à la pédoanthracologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Alard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Galop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et Environnement. De la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 909, </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-131, 2013, Annales littéraires, 978-2-84867-445-2. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.43025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion/restauration des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers prospectives INEE. Prospectives écologie fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.32-36, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plain of La Crau, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Landscapes of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aschenbeck Media, pp.96-99, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provencal rural landscapes, Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tatoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Landscapes of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aschenbeck media, pp.100-101, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de la steppe de Crau (Bouches-du-Rhône, France): l'incertitude scientifique face aux besoins de l'ingénierie écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Römermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Allard, Dennis Fox, Bernard Picon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitude et Environnement. La fin des certitudes scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edisud, pp.397-406, 2008, 978-2-7449-0733-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial gradients of vegetation and soil after fire in the calcareous Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tatoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trabaud Louis &amp; Prodon Roger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire and biological processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Backhuys Publishers, pp.303-314, 2002, 90–5782–116–8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux cents ans d’évolution des paysages de pelouses calcaires de la vallée de la Seine : l’exemple des coteaux de La Roche-Guyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dehondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stanislas Wicherek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages Agraires et Environnement : Principes écologiques de gestion en Europe et au Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-149, 1999, 2-271-05615-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition mechanisms and successional processes: a case study of Cistus albidus L. in Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uso J.L., Brebbia C.A. &amp; Power H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Computational Mechanics Publications, pp.437-446, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer, renaturer ou réensauvager les socio-écosystèmes : une diversité d'actions salvatrice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International du LABEX DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - INEE, Jun 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are insects considered in ecological restoration projects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon C M Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Huberson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² - congrès international de la Société Française d’Écologie et Évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration des écosystèmes : de l'amélioration des services écosystémiques à la restauration écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Melloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between plant community structure and forage quantity and nutritive quality in semi-natural grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cian Blaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Catterou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Diquelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology &amp; Evolution: new perspectives and societal challenges. 21-25 novembre 2022, Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of plant diversity of chalk grasslands in north-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Boubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méghan Boulembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loan Madej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Burst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Electronic Conference on Biological Diversity, Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Sciforum.net, France. pp.9528, </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/BDEE2021-09528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Functional Traits of Soil Organisms in Ecological Engineering to restore sustainable SUITMA: A Promising Approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bligth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seoul University, Jun 2019, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction pédogénétique après transfert: impacts sur le sol et la végétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction pédogénétique après transfert : impacts sur le sol et la végétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ecological engineering for sustainable ecosystem restoration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration in the Era of Climate Change, 11th European SER Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reykjavic, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting-up and assessment of a large-scale restoration project: example of a steppe grassland rehabilitation project in south-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dolidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oberlinkels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Freising, Germany. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ecological restoration on insect assemblages (Coleoptera – Orthoptera) in a Mediterranean steppe rangeland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Freising, Germany. pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed bank and seed rain studies in tropical grasslands and mediterranean ecosystems: lessons learnt for restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jardim Arruda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th SER European Conference on Ecological Restoration: Best Practices in Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release or restore abandoned quarries? The case of the La Crau plain in South-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Freising, Germany. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il restaurer les carrières sèches alluvionnaires abandonnées de la plaine de Crau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème rencontres du Réseau d’Echanges et de Valorisation en Ecologie de la Restauration – REVER 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Bordeaux, France. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of relations between scientists and quarry operators: from constraint collaborations to a real win-win partnership for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Freising, Germany. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do environmental conditions influence hay transfer for the restoration of two types of Mediterranean grasslands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Oulu, Finland. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du débroussaillage, de l’assèchement et de l’herbivorie pour contrôler la colonisation de la ronce (Rubus ulmifolius Schott) dans une terre de parcours méditerranéen (La Crau, Sud-est de la France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG10 Dixième colloque en Ecologie des COmmunautés VEGgétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La banque de graines viables des sols : un marqueur des occupations humaines passées et de leurs influences sur la dynamique de la végétation sur le très long terme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Archéométrie et Paléoenvironnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do environmental conditions influence hay transfer for the restoration of two types of Mediterranean grasslands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDECOS XIII International Conference - " Crossing Boundaries accros Disciplines and Scales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Olmué, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape scale restoration: the salvation of European dry grassland biodiversity? In &amp;quot;9th European Conference on Ecological Restoration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mitchley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jongepierova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration écologique par reconstitution pédologique : cas de la réserve naturelle des Coussouls de Crau impactée par une fuite d’hydrocarbures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer les espaces naturels dégradés : pour et par le vivant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA-URFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les opérations de restauration écologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La restauration écologique, un enjeu de développement ». Agence Française de Développement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépotoirs des fourmis moissonneuses (Messor barbarus) augmentent localement la richesse spécifique de la végétation des pelouses sèches méditerranéennes mais pas leur mémoire séminale ! in &amp;quot;Dixième colloque en Ecologie des COmmunautés VEGgétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG10 Dixième colloque en Ecologie des COmmunautés VEGgétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape scale restoration: the salvation of European dry grassland biodiversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mitchley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fajmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Oulu, Finland. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience issue in an ecological compensation system: the case study of the first French habitat banking.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoléone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2014 Third International Science and policy Conference on the resilience of social &amp; ecological systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hay transfer for the restoration of two types of Mediterranean grasslands? In &amp;quot;9th European Conference on Ecological Restoration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique au service du climat : mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre-débat du comité 21 sur « Ingénierie écologique au service du climat, mythe ou réalité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’aider du vivant pour restaurer les écosystèmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER5 Cinquièmes Journées Ateliers du Réseau d'Échanges et de Valorisation en Écologie de la Restauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature as a model for a new concept of extensive ecoroof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen van Mechelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hermy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Quelle nature en ville ? Pour mieux vivre et s'adapter au changement climatique". Natureparif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement de populations d’insectes en Crau : du diagnostic initial à l’évaluation du succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER5 Cinquièmes Journées Ateliers du Réseau d'Échanges et de Valorisation en Écologie de la Restauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing urban ecosystem services through adaptation of plant selection for green infrastructures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen van Mechelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. van Meerbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Ecological Restoration. SER Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration écologique par reconstitution pédologique. Quels impacts sur le sol et la végétation trois ans après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 5èmes journées atelier Réseau d'Echanges et de Valorisation en Ecologie de la Restauration: "REVER et CONCILIER"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Renforcement de populations : une gestion d’avenir pour les espèces menacées ».CEN Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Renforcement de populations : une gestion d’avenir pour les espèces menacées ».CEN Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étrépage du sol permet-il d’optimiser la restauration écologique d’une communauté végétale steppique méditerranéenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG9 Neuvième colloque en Ecologie des COmmunautés VEGgétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie Ecologique : fondements et concepts scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Former aux métiers de biodiversité et du génie écologique dans l’enseignement agricole technique».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transplantation de la fourmi Messor barbarus comme nouvel outil en ingénierie écologique : cas de la restauratioon d’une pelouse sèche détruite par une fuite d’hydrocarbures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Renforcement de populations : une gestion d’avenir pour les espèces menacées ».CEN Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring soil biodiversity and functions: a case study in south-eastern France after a pipeline leak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRECOSOLS« Interdisciplinary approach of soil ecological restoration ». Sino-French Training Course. Sino-French Program for Environment and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring a Mediterranean steppe by using soil tranfert after a pipeline leak (Plain of La Crau, Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminer les effets des stress et des régimes de perturbations pour expliquer l’organisation et la dynamique des communautés végétales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG9 Neuvième colloque en Ecologie des COmmunautés VEGgétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie écologique au CNRS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’ingénierie écologique. Observatoire des Sciences de l’Univers de Rennes UMR ECOBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature comme modèle pour un nouveau concept de toits verts écosystémisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen van Mechelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Green Infrastructure Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique : définitions, méthodologies, acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Journée technique: Restauration écologique des milieux».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie écologique au service de la réhabilitation des sites naturels impactés par un accident technologique: le cas de la fuite d’hydrocarbures de l’oléoduc SPSE dans la Réserve naturelle nationale des Coussouls de Crau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Höhener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution des projets financés dans le cadre de l’AOI 2011. Fédération de Recherches CNRS ECCOREV,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle révolution verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Les fondamentales: le forum du CNRS»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement and reintroduction of beetle populations after ecological restoration of a Mediterranean steppe (La Crau, southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the impacts of former cultivation from stress removal to restore Mediterranean steppe plant communities colonizes by brambles (Rubus ulmifolius Schott.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The harvester ant Messor barbarus as a new tool in ecological engineering: the case oft he restoration of a dryland destroyed by an oil leak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie écologique au CNRS-INEE, histoire et bilan du programme Ingéco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des ingénieries par et pour le vivant, écologiques et agro-écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature as a template for a new concept of extensive green roof design in Mediterranean Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen van Mechelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURE Congress 2013 Society for Urban Ecology, SURE World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean steppe plant communities are more strongly impacted by water stress removal than by former disturbances linked to cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVS2013 56th IAVS Symposium "Vegetation Patterns and their Underlying Processes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature comme modèle pour un nouveau concept de toits verts écosystémisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen van Mechelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès de l'ASTEE, «Au service de villes durables et responsables»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transférer le sol pour restaurer des communautés végétales : quelles leçons pour mesurer la résilience de pelouses sèches (plaine de la Crau, Bouches-du-Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG9 Neuvième colloque en Ecologie des COmmunautés VEGgétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration écologique dans le cadre de mesures compensatoires par l'offre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la SFR Tersys »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil tranfert for restoring plant communities: which lessons to measure the resilience of dry grasslands (Plain of La Crau,Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVS2013 56th IAVS Symposium "Vegetation Patterns and their Underlying Processes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coléoptères et Orthotères dans un projet de restauration écologique en plaine de Crau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes Rencontres Entomologiques du Centre, Muséum d’Histoire Naturelle de Blois, Société d’Histoire Naturelle de Loir-et-Cher et réseau des Muséums de la Région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topsoil removal improves various restoration treatments of a dry Mediterranean grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th SER European Conference on Ecological Restoration « Near Natural restoration »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ceske Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer une communauté végétale : la mesure du succès dépend des indicateurs utilisés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Engineering: concepts and examples in the region of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Program BIODIVMEX« Biodiversity, Man and Biosphere, sustainable development »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de collaboration sur chantier de génie écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Fonctionnalités écologiques et infrastructures de transport - allier travaux publics et génie écologique ». PRIDES Eco-Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabilitation de fonctionnalités dans le Coussoul : le projet Cossure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque « Restauration écologique : quand conserver ne suffit plus !»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie écologique : un outil du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Science et développement durable : 20 ans après Rio, quelles perspectives ? » CNRS/IDDRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological engineering : for a sustainable ecosystem restoration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th SER European Conference on Ecological Restoration « Near Natural restoration »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ceske Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation par l’offre : premier bilan de la Réserve d’Actifs Naturels de Cossure (Bouches-du-Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oberlinkels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 4 Quatrième édition des journées ateliers du réseau REVER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisser faire, conserver ou restaurer les pelouses sèches ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières, rencontres pour la conservation des pelouses et coteaux secs de Rhône-Alpes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montalieu-Vercieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l'ingénierie écologique entre « laissez-faire la nature » et « jardinage conservatoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Ingénierie écologique, action par et/ou pour le vivant ? ». IRSTEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological restoration of Mediterranean ecosystems : hopes and limits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Intensive School biomaterials in cultural heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration écologique d’un chantier de dépollution d’une fuite d’hydrocarbures (plaine de la Crau, Bouches-du-Rhône, France). De l’ingénierie civile à l’ingénierie écologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 4 Quatrième édition des journées ateliers du réseau REVER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Coleoptera assemblages after ecological restoration of a mediterranean dry grassalnd (la Crau, provence, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th SER European Conference on Ecological Restoration « Near Natural restoration »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ceske Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles recherches bio-inspirées pour la transition écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Recherches bio-inspirées : une opportunité pour la transition écologique ». MEDDE-MNHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new synthetic indicator to assess plant community restoration success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th SER European Conference on Ecological Restoration « Near Natural restoration » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ceske Budejovice, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Orthoptera assemblages after ecological restoration of a Mediterranean dry grassland (La Crau, Provence, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB2012 3rd European congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique : pour une restauration durable des écosystèmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Workshop sur la conservation de la diversité floristique en Nouvelle-Calédonie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nouméa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une restauration durable des écosystèmes grâce à l’ingénierie écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restauration écologique : quand conserver ne suffit plus !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer les écosystèmes : de la recherche expérimentale à l'ingénierie opérationnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le rendez-vous Actus et Émergences" du PRIDES ICP et PRIDES Eco-Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Coleoptera assemblages on soils disturbed by pipeline construction in La Crau (Provence, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Conservation Sciences in the Mediterranean Region”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of a multi-treatment restoration experiment on the vegetation, soil and seed bank of a Mediterranean steppe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVS2011 54th IAVS Symposium "Vegetation in an around water: patterns, processes and threats"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix années de recherche dans la plaine de Crau : Impacts des changements d’usage et restauration écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RNNC « La plaine de Crau : Ecologie de la Conservation d’une steppe méditerranéenne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint-Martin de Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten Years of Research in a Mediterranean Pseudo-Steppe: Impacts of Land-use changes and Ecological Restoration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDECOS XII International Mediterranean Ecosystems Conference, “Linking Science to Resource Management”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrub clearing induce rapid botanical changes in the Mediterranean steppe of La Crau (South-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Conservation Sciences in the Mediterranean Region”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring a Mediterranean pseudo-steppe plant community by soil transfer : the success depends on the indicator used</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Conservation Sciences in the Mediterranean Region”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensations et restauration des services écosystémiques : le cas de la première réserve d’actifs naturels dans la plaine de Crau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE 2011 Journée de la Société Française d’Ecologie « La notion de service écosystémique : perspectives de recherches, pour quelles applications ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion par le pâturage des pelouses xéro-halophiles : le mythe de la faible charge instantanée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG7 « Septième colloque en Ecologie des COmmunautés VEGgétales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régénération expérimentale d’une communauté végétale steppqiue grâce à une opération de restauration écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG7 « Septième colloque en Ecologie des COmmunautés VEGgétales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer les communautés d’Arthropodes : Agir sur les habitats ou sur certaines populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ateliers REVER3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés d’insectes (Coléoptères, orthoptère) des Coussouls et friches herbacées de Crau : organisation, dynamique et tentatives de restauration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RNNC « La plaine de Crau : Ecologie de la Conservation d’une steppe méditerranéenne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint-Martin de Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes de perturbations et ressources trophiques font varier les interactions biotiques dabs une communauté végétale herbacée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG7 « Septième colloque en Ecologie des COmmunautés VEGgétales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inscription du développement durable dans les comportements de l’écocitoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiodiverCité : l’écocitoyen à l’ère de la culture numérique. Séminaire Master 2 Stratégie du développement culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie écologique : nouveau moteur pour la recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des entrants à l’INEE. CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une coordination nationale pour l’encadrement scientifique du génie biologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de réflexion « Pour une co-construction de la filière du génie écologique en PACA ». PRIDES Eco-Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance regimes and trophic resources change biotic interactions in herbaceous plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVS2011 54th IAVS Symposium "Vegetation in an around water: patterns, processes and threats"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating climate changes from land-use changes to explain the absence of shrub colonization in a Mediterranean steppe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVS2011 54th IAVS Symposium "Vegetation in an around water: patterns, processes and threats"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2000 years of plant successions in an old Mediterranean grassland: will the Roman finger-print disappear oneday?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Saatkamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Frontiers in Historical Ecology”, Swiss Federal Institute For Forest, Snow and Landscape Research WSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmensdorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question clé des délais et de la fiabilité des opérations d’ingénierie écologique en faveur de la biodiversité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quétier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Isselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ateliers REVER3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of Mediterranean dry grasslands by sowing structuring species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“7th European Conference on Ecological Restoration”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration écologique des écosystèmes méditerranéens : spécificités, espoirs et limites. Actes de la 7ème conférence européenne SER en écologie de la restauration,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7ème conférence européenne SER en écologie de la restauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the distribution of beneficial arthropods influenced by mixed hedgerows?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid R. Senoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence d'une approche combinée Sciences de la Nature et Sciences de l'Homme, pour prévoir et gérer les invasions d'espèces ornementales en région méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées francophones des Sciences de la Conservation de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse de cinq espèces ligneuses à l'ensevelissement sous des sédiments marneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Burylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque d'Ecologie des Communautés Végétales (EcoVeg4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Rennes, France. pp.53-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escaped plants from garden into fallow lands in urbanizing rural area: influence of local versus landscape factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Oliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Deschamps-Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mauffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE world congress 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Landscape Ecology, Jul 2007, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une haie composite sur la distribution de la faune auxiliaire en verger de poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid R. Senoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale francophone d'entomologie (CIFE 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Rabat, Maroc. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application de la diversité fonctionnelle. Relation entre composition botanique des haies et présence d'insectes utiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration des terres de parcours par transplantation d'espèces clés : le cas de la plaine de Crau (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité des prairies. Un patrimoine, un rôle fonctionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPF, Mar 2004, Paris, France. pp.220-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des pelouses sèches en région méditerranéenne : quelles représentations sociales de leur boisement spontané après abandon du pâturage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Trivelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité des prairies. Un patrimoine, un rôle fonctionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France. pp.218-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles fonctionnels du pâturage des chaumes &amp;quot;Estoubes&amp;quot; pour l'alimentation d'un troupeau d'ovins itinérant en climat méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité des prairies. Un patrimoine, un rôle fonctionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPF, Mar 2004, Paris, France. pp.216-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des paysages périurbains en Basse-Provence calcaire : Démarche méthodologique d'une approche combinée écologie économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoléone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2003 de l'Association Internationale pour l'Ecologie du Paysage IALE : évaluation des risques environnementaux pour une gestion durable des espaces, Gap, 8-10 octobre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IALE France, 2003, Gap, France. pp.211-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field boundary effects on the composition of a species-rich weed community in southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ourcival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip K Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Association of Vegetation Science. Vegetation Science in retrospect and perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Vegetation Science, Jul 1998, Uppsala, Sweden. pp.271-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Arable Weeds' Competitive Abilities From Plant Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ourcival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Alard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fields of Vision, a future for Britain' s Arable Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, English Nature, Plantlife, Northmoor Trust, RSPB, FWAG, BSBI, Jul 2000, Cambridge, United Kingdom. pp.150-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arable plants conservation in France: Patrimonial Value in the North, Functional Roles in the South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Barroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fields of Vision, a future for Britain's arable plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, English Nature, Plantlife, Northmoor Trust, RSPB, FWAG, BSBI, Jul 2000, Cambridge, United Kingdom. pp.70-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration d'un système de parcours sur les pelouses calcicoles de la vallée de Seine (Haute-Normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Alard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international "La gestion des pelouses calcicoles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cercle des Naturalistes de Belgique, May 1996, Vierves-sur-Viroin, Belgique. pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral Contents and Plant Diversity in Chalk Grassland under different management: A case study in Normandy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Alard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Rangeland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Range Management, Jul 1995, Salt Lake City, United States. pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colonisation des pins affecte-t-elle la biodiversité des écosystèmes herbacés?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia F Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mutillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG17 - Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les insectes sont-ils pris en compte dans les projets de restauration écologique ? Résultats d'une synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon C.M. Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Huberson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 13 - RESTAURER ET COHABITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des stocks de carbone organique du sol de prairies en cours de réhabilitation dans le Sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Vassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieckhoff Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Assagba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Darsonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPR FairCarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring a Mediterranean grassland by replacing the natural stone cover and sowing the dominant grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVS - International Association for Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Coffs Harbour, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring or not abandonned quarries: it may depends on stakeholder's point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER Europe Conference 2018 Restoration in the Era of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;nouveaux écosystèmes&amp;quot; créés par les activités humaines intensives sont-ils vraiment &amp;quot;nouveaux&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aurière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉCOVÉG13, 13ème congrès international francophone en écologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Québec, Canada. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la restauration écologique sur les assemblages d'araignées en plaine de Crau (Bouches-du-Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mazzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lariviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Cornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées-ateliers 2017 du Réseau REVER, Réseau d'Échanges et de Valorisation en Écologie de la Restauration - 8ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Arras, France. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la restauration écologique sur des assemblages de coléoptères en plaine de Crau (Bouches-du-Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème rencontres du Réseau d’Echanges et de Valorisation en Ecologie de la Restauration (REVER 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Bordeaux, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;nouveaux écosystèmes&amp;quot; créés par les activités humaines intensives sont-ils vraiment &amp;quot;nouveaux&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aurière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Loucougaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Végétations et Conservation de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Brieuc, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sur le long terme du transfert de sol pour la réhabilitation de pelouses sèches méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 12, Colloque en écologie des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Brest, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourrait-on restaurer des pelouses sèches par pilotage de la succession primaire des fonds de carrières sèches ? Premier diagnostic en plaine de Crau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème rencontres du Réseau d’Échanges et de Valorisation en Écologie de la Restauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Strasbourg, France. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du débroussaillage et de l’écopastoralisme pour la restauration des communautés végétales herbécées des digues artificielles de la Réserve de chasse et de faune sauvage de Donzère-Mondragon (Vaucluse et Drôme, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moinardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 5 Cinquièmes Journées Ateliers du Réseau d'Échanges et de Valorisation en Écologie de la Restauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fourmis Messor barbarus sont-elles de bons indicateurs pour mesurer la résilience des écosystèmes après perturbations anthropiques ? Le cas de la plaine de Crau dans les Bouches-du-Rhône.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Tanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER5 Cinquièmes Journées Ateliers du Réseau d'Échanges et de Valorisation en Écologie de la Restauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réintroductions et renforcement de populations végétales pour la restauration écologique : premier bilan après dix années d’expérimentations dans la plaine de La Crau (Bouches-du-Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Renforcement de populations : une gestion d’avenir pour les espèces menacées ».CEN Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new synthetic indicator to assess plant community restoration success.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVS2012 55th IAVS Symposium: Climate Change and Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Mokpo, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation, sol et mycorhizes sont-ils résilients à une perturbation majeure d’origine anthropique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fonvieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spiegelberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-niveaux des impacts du débroussaillage et du pâturage d’une espèce prolifératrice (Rubus ulmifolius Schott)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de restauration écologique d’une communauté végétale suite à un accident technologique : le cas d’un chantier de réhabilitation suite à une fuite d’hydrocarbures (Crau, Bouches-du-Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fourmis moissonneuses, outil pour une restauration écologique bio-inspirée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rennucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Recherches bio-inspirées : une opportunité pour la transition écologique ». MEDDE-MNHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrative (communautés végétales, bactériennes et mycorhiziennes) pour mieux mesurer la résilience des formations végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fonvieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spiegelberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and impact of bramble colonization on the biodiversity of a xeric steppe: which type of ecological restoration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVS2011 54th IAVS Symposium "Vegetation in an around water: patterns, processes and threats"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fourmi Messor barbarus, ingénieur de la restauration écologique de la pseudo-steppe de Crau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ateliers REVER3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre régimes de perturbations et ressources hydriques, qui discriminent le plus la colonisation de la ronce (Rubus ulmifolius L.) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG7 « Septième colloque en Ecologie des COmmunautés VEGgétales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et impacts sur la biodiversité de la colonisation par la ronce : vers quelle restauration écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ateliers REVER3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrative (communautés végétales, bactériennes et mycorhiziennes) pour mieux mesurer la résilience des formations végétales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fonvieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spiegelberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG7 « Septième colloque en Ecologie des COmmunautés VEGgétales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’introduction de chevaux de Przewalski en Lozère sauve l’espèce mais aussi l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mutillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer ou réensauvager la nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mutillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs cultivés et prairies artificielles : quand la nature « ordinaire » nous rend service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vidaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la plaine de Crau, l’empreinte des Romains se voit encore sur le sol et la végétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Saatkamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la nature, un travail de fourmis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mesleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin, Conservation, and Restoration of the Threatened European Grassland Ecosystem in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Kiehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Török</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mahy, Grégory; Dutoit, Thierry; Kiehl, Kathrin; Bischoff, Armin; Török, Péter. Frontiers Media SA, pp.5-7, 2024, 978-2-8325-4406-8. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-8325-4406-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Echos logiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tatoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud, pp.128, 2023, 978-2-330-17608-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître et gérer les pelouses calcicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CDPNE &amp; Ministère de l'Aménagement du Territoire et de l'Environnement, 65 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation écologique et transition agro-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04724084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les services écosystémiques pouvant être fournis par les agro-écosystèmes conventionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vidaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'une méthodologie de diagnostic agro-écologique des exploitations agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transplantation de fourmis pour restaurer une pelouse sèche méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toitures végétalisés extensives en climat méditerranéen. Le toit de l'IUT d'Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Brousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration d'une pelouse sèche par aspiration et transfert de foins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’un toit vert extensif en région méditerranéenne par une méthode bio-inspirée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration d'une pelouse sèche méditerranéenne par transfert de sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y a deux ans, une fuite d’hydrocarbures en Crau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La haie, source d'auxiliaires des cultures : exemple en verger de poirier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7th SER European Conference on Ecological Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Restoration and Sustainable Development - Establishing Links across Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Avignon, France. Université d'Avignon et des Pays de Vaucluse, 240 p, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbations et gestion conservatoire des écosystèmes semi-naturels terrestres: le cas des pelouses sèches de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Provence (1970-2011), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05545341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant succession and conservation management of calcareous grasslands in Upper-Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. Université de Rouen - Normandie, 1995. English. </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04782229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId962"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -43828,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2303D983"/>
+    <w:nsid w:val="7ACA96B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -44059,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-dutoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9461-9215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034707212" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Font&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gazaix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gaget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70372" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mutillod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Buisson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.129756" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05414895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vidaller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110169" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05149324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mahy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126378" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997065v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Blaix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diqu&#233;lou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109622" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ramone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.5500" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Shaiban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107632" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04412391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pac&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111586" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04589836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquis Christian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14194" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04619698v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04761376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Torok" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Kiehl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1487211" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345329v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesleard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.5006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110469" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04454199v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mahy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Bullock" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Halliez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04551918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14153" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974283v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108369" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04108831v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leborgne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1148226" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Jouet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen van Mechelen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12091726" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs M Gerrits" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Waenink" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa L Aradottir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14364" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112731v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Sellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1152319" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143207v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourru" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107308" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03918156v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782767v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Falzon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Noble" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2022.2104399" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606788v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00740-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759496v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706128v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614025v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot&#8208;lescure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13620" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578136v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Fenianos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22453/LSJ-022.1.038-067" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03723042v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Malik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108085" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03838894v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Courtial" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;nin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.879060" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335495v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boutonnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119373v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim&#233;nez Juan Jos&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rey Benayas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107362" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432719v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a24" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000749v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-020-00581-w" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357820v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a19" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380246v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Moinardeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesleard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01874" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913080v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure Durbecq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arruda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13258" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956444v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tarabon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Isselin-Nondedeu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111425" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123198v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Danet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Priol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07850" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635673v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Romanini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Croquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.03" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02983389v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianick Juin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boz089" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02946514v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.1840" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345245v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2019.1686080" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016639v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2020.125865" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611640v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Provost" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108547" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877287v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delbar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Isselin-Nondedeu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2020.103871" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610166v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tarabon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Theuriau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isselin-Nondedeu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.01" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915741v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Helm" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Franziska Bucher" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leiterer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12415" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957579v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12418" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136967v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.04.121" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532875v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136980v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.02.031" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125384v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.04.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936495v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892918000346" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705299v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2017.1407375" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625629v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pellegrin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018034" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470726v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Alignan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grillas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01883767v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Romermann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12682" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936459v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Debras" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2018.04.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790691v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.09.012" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01930446v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ibrahim" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Martin Hanslin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1116" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01883777v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wolff" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018038" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502802v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brusson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915740v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poschlod" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1551-9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788510v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618771496" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936449v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1528-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681564v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.11.010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532880v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681614v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9110817" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605184v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01792467v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12424" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473126v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-016-0744-9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473741v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fonvieille" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-016-9254-z" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436753v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.09.029" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032272v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hermy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.03" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444689v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445201v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2014.11.022" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4XW71J3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601500v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cote" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.16.01" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532899v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rocher" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444656v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mesleard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yavercovski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2015.1007898" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445175v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Masson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gauvain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-015-0513-5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187494v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445205v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2015.07.007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537003v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444837v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0335-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445166v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12255" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7FB28E568AC6D15C191F48B37DD57FA457B871D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032957v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.17.03" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325680v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Renucci" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25849/myrmecol.news_020:043" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327037v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-014-9717-6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327391v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.911113" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326867v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329331v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Burylo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12113" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFVJF74P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329392v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Provost" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.906920" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502976v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip K Roche" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Deil" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328807v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.043" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326838v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.12.022" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325688v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329386v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12063" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3XPF9M7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325667v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.060" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K0M8WH1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328649v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2013.09.010" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX5JT7H7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503037v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Alignan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Debras" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502839v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326905v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberlinkels" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328677v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morlon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.023" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LNB6QB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532913v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597187v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Burylo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3248" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335645v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rey" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtr030" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329445v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/ComEc.13.2012.2.9" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329330v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert H&#246;lzel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2012.01189.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327224v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.690" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327144v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328802v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burylo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329433v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Coiffait-Gombault" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2012.01182.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-972PXDHM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325815v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2012.04.011" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1L52ZFM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328799v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Burylo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bochet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-1017-2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4BSB0RLL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326990v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beaume" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leriche" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Guende" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tatin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327265v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.007" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329362v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mauchamp" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pineau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2980/18-1-3383" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335728v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dolidon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328492v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729410v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2011085" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327240v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq255" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334302v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329435v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fadda" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orgeas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9358-3" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329025v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327323v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Senoussi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502912v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fadda Fr" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Coiffait Coiffait-Gombault" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2011.0299" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335709v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fadda" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mroczko" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327232v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327314v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2010.00706.x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5338EEEEDD510865AF3A140162AD21185B5B39EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197061v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705272v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-010-9069-2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-59W6G2HP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537027v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569355v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marco" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mauffrey" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537039v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Oberlinkels" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493789v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gerbaud" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756197v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552146v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609348841" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664463v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gasc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552136v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudiere-Montes" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9479-3" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705268v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp148" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592483v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595080v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9920-5" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q24KVX68-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658099v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thinon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.05403.x" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A7634F218DAD0B437C7869959BD5773EEE91B10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590547v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marco" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mauffrey" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667423v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rieux" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.03.015" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6MJHL46-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372633v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662614v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dussaud" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.07.003" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2JVQXB4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451819v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orgeas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torre" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0376892907003839" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GVDRC8QN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502772v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brydenbach" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Rieux" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655476v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2005.09.013" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QFHKXJC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451823v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Holl" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anderson" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Hayes" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2006.00168.x" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7S4F0GXS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451820v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Debras" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rieux" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kreiter" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Garcin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2006.00102.x" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4WDS99S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451822v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romermann" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poschlod" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.12.003" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417162v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2005.01.010" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65DZNRWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677758v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670773v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Forey" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;zannier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maubert" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rolando" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676652v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2004.04.006" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674434v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Hodgson" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montserrat-Marti" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cerabolini" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ceriani" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maestro-Martinez" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2005.01.006" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437420v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#246;mermann" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675353v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493765v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672985v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fadda" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501321v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheylan" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681818v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678203v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerbaud" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509490v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias J&#228;ger" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Garraud" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493590v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias J&#228;ger" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493608v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582909v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grossi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678204v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Roche" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3207(03)00089-2" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCDPNW2K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493553v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02580165v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cozic" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016629507196" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493517v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889848v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Barroit" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Toussaint" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2001141" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493537v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493497v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Trivelly" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Daligaux" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579830v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Peltier" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501422v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Feh" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493464v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hill" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540132v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537972v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alard" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471845v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b98-231" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885953v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gerbaud" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509292v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537961v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Auvr&#233;" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edjvind Rosen" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493480v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mahieu" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471855v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Grevilliot" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1526-100x.1998.06112.x" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471880v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poudvigne" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(98)80031-3" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471895v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(98)00090-0" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471793v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(97)80070-7" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540575v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509406v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnetaud" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538165v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470925v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538449v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493450v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470913v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493434v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470878v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538441v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cha&#239;b" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538156v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chiffaut" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206118v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509276v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lambert" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frileux Pierre-No&#235;l" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493378v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470907v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492940v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cappelaere" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538792v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Harel" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322777v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472014v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Saintpierre" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Reck" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ziegler" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05360002v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Bouly" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702483v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/explorer-l-environnement/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615544v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blaya" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Huberson" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003285793-17" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04476113v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.33757" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510743v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574203v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537103v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourguet" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537085v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537094v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537078v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604581v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavon" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540500v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazanave Serge" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Seimandi" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540515v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157800v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/quelles-solutions-face-au-changement-climatique/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588345v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napoleone Claude" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801437v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4643-restaurer-la-nature-pour-attenuer-les-impacts-du-developpement.html" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328978v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545287v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328432v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600298v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327443v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328453v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1219/9782759220847/ecologie-et-conservation-d-une-steppe-mediterraneenne" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594036v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328653v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328971v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328812v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327465v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchon" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement-0" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591584v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329365v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/steppe-ecosystems-biological-diversity-management-and-restoration/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328726v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Talon" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gastaud" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328457v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tatin" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328444v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566407v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/paysages-et-environnement.html" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.43025" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328461v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593319v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Buisson" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duhem" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campagne" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593317v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563215v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588493v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05558954v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dehondt" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roux" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/paysages-agraires-et-environnement/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540151v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonin" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05154773v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825921v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326684v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rocher" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kubien" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Melloul" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234430v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321972v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boubert" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Madej" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09528" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030638v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auclerc" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Beaumelle" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bligth" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02410127v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02410151v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02416074v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604532v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Alignan" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604529v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Debras" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604533v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jardim Arruda" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Stradic" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604526v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603046v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604528v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327400v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600290v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328448v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327332v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328502v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchley" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jongepierova" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baasch" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335880v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bureau" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329122v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327194v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328594v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600292v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fajmon" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328910v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327311v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327450v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329311v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335875v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328670v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328886v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fournier" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327303v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Meerbeek" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermy" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327291v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauvain" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328442v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328464v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328894v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328434v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328437v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329399v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renucci" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329146v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329143v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327437v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328446v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328467v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grison" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328875v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327294v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329358v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328431v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328674v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328651v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329388v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329003v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329322v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328495v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327009v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326871v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329385v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329127v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329308v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328848v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328440v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327007v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326901v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328493v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328825v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327030v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328994v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328916v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328827v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325672v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328930v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327439v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329421v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329070v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329312v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Masson" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328925v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327402v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326995v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329346v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329141v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326916v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327253v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlin" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328843v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329068v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tatin" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328583v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328845v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328447v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328439v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329410v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326991v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326979v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328486v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qu&#233;tier" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaucherand" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isselin" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325656v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Henry" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329136v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329049v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752980v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141312v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591548v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140566v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823869v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591672v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peeters" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763954v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591674v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591683v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581728v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543584v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533007v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543527v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543626v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543892v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825975v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia F Medeiros" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825972v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C.M. Hess" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966375v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vassas" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieckhoff L&#233;a" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Assagba" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darsonville" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04554862v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608602v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608604v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auri&#232;re" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608606v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lariviere" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cornic" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603048v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604793v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603482v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601228v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327395v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinardeau" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328603v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tanet" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328880v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325674v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329452v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gros" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325802v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328820v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328613v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rennucci" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328459v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594716v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328721v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327126v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328724v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329407v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04680460v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833505v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710339v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357809v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335517v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543498v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770786v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-8325-4406-8" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197342v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536934v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maubert" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724084v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550758v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550774v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simon" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541556v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541558v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Brousse" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541555v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541548v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541554v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327374v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540113v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563190v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05545341v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-04782229v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-dutoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9461-9215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034707212" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=b0kCvqgAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550559v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Font&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gazaix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gaget" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70372" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mutillod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Buisson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.129756" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05414895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vidaller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110169" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997065v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Blaix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diqu&#233;lou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109622" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05149324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mahy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126378" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ramone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.5500" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Shaiban" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107632" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04761376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Torok" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Kiehl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1487211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04619698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04589836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquis Christian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14194" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04412391v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pac&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111586" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesleard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.5006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110469" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04454199v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mahy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Bullock" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13046" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Halliez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04551918v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14153" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04108831v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leborgne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1148226" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974283v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108369" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196626v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Jouet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen van Mechelen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12091726" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990633v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs M Gerrits" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Waenink" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa L Aradottir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14364" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Sellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1152319" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143207v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107308" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03918156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759496v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Falzon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Noble" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2022.2104399" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606788v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00740-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614025v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495884v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot&#8208;lescure" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13620" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Fenianos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22453/LSJ-022.1.038-067" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03723042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Malik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108085" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03838894v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Courtial" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;nin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.879060" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335495v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boutonnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119373v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim&#233;nez Juan Jos&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rey Benayas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107362" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432719v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a24" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000749v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-020-00581-w" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357820v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a19" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380246v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Moinardeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesleard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01874" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913080v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure Durbecq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arruda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13258" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956444v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tarabon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Isselin-Nondedeu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111425" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Danet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Priol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07850" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02983389v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianick Juin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boz089" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635673v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Romanini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Croquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.03" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02946514v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.1840" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345245v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2019.1686080" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016639v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2020.125865" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611640v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Provost" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108547" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877287v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delbar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Isselin-Nondedeu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2020.103871" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610166v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tarabon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Theuriau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isselin-Nondedeu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.01" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915741v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Helm" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Franziska Bucher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leiterer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12415" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957579v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12418" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136967v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.04.121" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532875v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136980v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.02.031" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125384v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.04.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936495v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892918000346" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705299v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2017.1407375" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625629v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pellegrin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018034" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470726v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Alignan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grillas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01883767v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Romermann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12682" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936459v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Debras" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2018.04.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790691v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.09.012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01930446v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ibrahim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Martin Hanslin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1116" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502802v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brusson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01883777v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wolff" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018038" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915740v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poschlod" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1551-9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788510v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618771496" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936449v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1528-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532880v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681564v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.11.010" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681614v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9110817" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605184v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01792467v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12424" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473126v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-016-0744-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473741v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fonvieille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-016-9254-z" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436753v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.09.029" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444689v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032272v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hermy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.03" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601500v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cote" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.16.01" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532899v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rocher" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444656v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mesleard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yavercovski" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2015.1007898" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445201v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2014.11.022" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4XW71J3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445175v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Masson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gauvain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-015-0513-5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187494v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445205v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2015.07.007" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537003v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444837v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0335-9" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445166v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12255" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7FB28E568AC6D15C191F48B37DD57FA457B871D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032957v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.17.03" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327391v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.911113" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326867v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329331v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Burylo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12113" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFVJF74P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329392v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Provost" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.906920" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325680v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Renucci" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25849/myrmecol.news_020:043" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327037v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-014-9717-6" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502976v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip K Roche" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Deil" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328807v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.043" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326838v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.12.022" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325688v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329386v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12063" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3XPF9M7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328649v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2013.09.010" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX5JT7H7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325667v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.060" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K0M8WH1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326905v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberlinkels" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328677v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morlon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.023" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LNB6QB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503037v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Alignan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Debras" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502839v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532913v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329445v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/ComEc.13.2012.2.9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597187v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Burylo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3248" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335645v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rey" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtr030" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329330v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert H&#246;lzel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2012.01189.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327224v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.690" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327144v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328802v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burylo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329433v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Coiffait-Gombault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2012.01182.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-972PXDHM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325815v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2012.04.011" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1L52ZFM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328799v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Burylo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bochet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-1017-2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4BSB0RLL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326990v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beaume" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leriche" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Guende" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tatin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327265v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.007" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335728v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dolidon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329362v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mauchamp" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pineau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2980/18-1-3383" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328492v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729410v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2011085" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327240v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq255" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334302v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329435v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fadda" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orgeas" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9358-3" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329025v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327323v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Senoussi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502912v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fadda Fr" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Coiffait Coiffait-Gombault" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2011.0299" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335709v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fadda" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mroczko" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327232v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327314v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2010.00706.x" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5338EEEEDD510865AF3A140162AD21185B5B39EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705272v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-010-9069-2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-59W6G2HP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537027v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197061v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569355v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marco" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mauffrey" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537039v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Oberlinkels" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493789v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gerbaud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756197v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552146v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609348841" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664463v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gasc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552136v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudiere-Montes" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9479-3" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705268v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp148" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592483v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595080v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9920-5" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q24KVX68-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658099v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thinon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.05403.x" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A7634F218DAD0B437C7869959BD5773EEE91B10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590547v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marco" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mauffrey" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667423v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rieux" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.03.015" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6MJHL46-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372633v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662614v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dussaud" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.07.003" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2JVQXB4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451819v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orgeas" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponel" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torre" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0376892907003839" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GVDRC8QN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502772v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brydenbach" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Rieux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655476v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2005.09.013" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QFHKXJC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451823v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Holl" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anderson" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Hayes" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2006.00168.x" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7S4F0GXS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451820v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Debras" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rieux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kreiter" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Garcin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2006.00102.x" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4WDS99S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451822v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romermann" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poschlod" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.12.003" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677758v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417162v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2005.01.010" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65DZNRWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670773v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Forey" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;zannier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maubert" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rolando" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676652v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2004.04.006" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674434v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Hodgson" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montserrat-Marti" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cerabolini" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ceriani" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maestro-Martinez" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2005.01.006" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437420v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#246;mermann" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493765v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675353v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672985v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fadda" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501321v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheylan" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681818v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509490v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias J&#228;ger" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Garraud" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493590v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias J&#228;ger" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678203v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerbaud" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493608v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582909v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grossi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678204v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Roche" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3207(03)00089-2" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCDPNW2K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493553v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493517v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02580165v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cozic" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016629507196" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889848v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Barroit" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Toussaint" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2001141" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493537v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493497v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Trivelly" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Daligaux" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579830v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Peltier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501422v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Feh" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493464v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hill" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540132v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537972v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471845v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b98-231" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509292v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885953v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gerbaud" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537961v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Auvr&#233;" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edjvind Rosen" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493480v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mahieu" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471855v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Grevilliot" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1526-100x.1998.06112.x" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471880v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poudvigne" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(98)80031-3" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471895v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(98)00090-0" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471793v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(97)80070-7" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540575v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509406v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnetaud" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538165v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470925v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493450v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470913v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538449v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493434v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470878v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538441v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cha&#239;b" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538156v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chiffaut" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206118v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509276v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lambert" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frileux Pierre-No&#235;l" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493378v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470907v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492940v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cappelaere" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538792v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Harel" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322777v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472014v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Saintpierre" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Reck" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ziegler" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05360002v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Bouly" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702483v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/explorer-l-environnement/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615544v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blaya" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Huberson" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003285793-17" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04476113v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.33757" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510743v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574203v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537103v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourguet" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537085v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537094v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537078v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604581v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavon" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540500v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazanave Serge" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Seimandi" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540515v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157800v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/quelles-solutions-face-au-changement-climatique/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588345v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napoleone Claude" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545287v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328432v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328978v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600298v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328653v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328453v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1219/9782759220847/ecologie-et-conservation-d-une-steppe-mediterraneenne" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327443v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594036v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328971v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328812v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327465v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchon" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement-0" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591584v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329365v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/steppe-ecosystems-biological-diversity-management-and-restoration/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328726v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Talon" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gastaud" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328457v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tatin" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328444v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566407v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/paysages-et-environnement.html" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.43025" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328461v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593319v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Buisson" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duhem" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campagne" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593317v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563215v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588493v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05558954v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dehondt" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roux" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/paysages-agraires-et-environnement/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540151v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonin" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05154773v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825921v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326684v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rocher" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kubien" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Melloul" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234430v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321972v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boubert" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Madej" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09528" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030638v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auclerc" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Beaumelle" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bligth" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02410127v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02410151v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02416074v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604532v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Alignan" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604529v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Debras" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604533v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jardim Arruda" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Stradic" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604526v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603046v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604528v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600290v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327400v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328448v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327332v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328502v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchley" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jongepierova" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baasch" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335880v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bureau" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329122v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327194v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328594v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600292v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fajmon" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328910v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327311v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327450v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329311v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328670v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328886v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fournier" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327303v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Meerbeek" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermy" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335875v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328894v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328434v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328437v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329399v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renucci" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329146v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329143v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327291v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauvain" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328442v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328464v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327437v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328446v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328467v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grison" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328875v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327294v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329358v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328431v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328674v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328651v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328495v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329388v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329003v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329322v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326871v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329385v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329127v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327009v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329308v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328848v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328440v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327007v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326901v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328493v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328825v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327030v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328994v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328916v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328827v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325672v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328930v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327439v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329421v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329070v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328925v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327402v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326995v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329346v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329312v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Masson" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329141v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326916v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327253v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlin" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328843v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329068v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tatin" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328583v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328845v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328447v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328439v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329410v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326991v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326979v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325656v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Henry" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328486v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qu&#233;tier" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaucherand" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isselin" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329136v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329049v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752980v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141312v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591548v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140566v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823869v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763954v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591672v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peeters" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591674v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591683v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581728v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533007v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543584v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543527v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543626v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543892v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825975v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia F Medeiros" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825972v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C.M. Hess" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966375v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vassas" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieckhoff L&#233;a" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Assagba" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darsonville" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04554862v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608602v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608604v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auri&#232;re" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608606v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lariviere" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cornic" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603048v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604793v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603482v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601228v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327395v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinardeau" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328603v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tanet" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328880v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325674v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329452v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gros" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325802v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328820v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328613v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rennucci" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594716v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328721v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328459v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327126v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328724v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329407v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04680460v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833505v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710339v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357809v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335517v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543498v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770786v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-8325-4406-8" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197342v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536934v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maubert" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724084v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550758v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550774v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simon" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541556v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541558v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Brousse" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541555v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541548v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541554v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327374v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540113v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563190v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05545341v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-04782229v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>