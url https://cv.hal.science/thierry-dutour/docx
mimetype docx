--- v0 (2026-03-09)
+++ v1 (2026-05-15)
@@ -113,53 +113,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">57288891</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=BiCnt6oAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000078354774</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -194,880 +215,880 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réputation, renommée et exigence morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questes.5642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Que chacun fache bon ouvrage et loyal’. La construction et le maintien de la confiance impersonnelle dans la vie sociale à la fin du Moyen Age (espace francophone, XIIIe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaestiones Medii Aevi Novae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17, pp.355-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire l’identité des ‘communautéz de ville’ ; l’exemple de quelques villes de la langue d’oïl (XIIIe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, n° 35 (3), pp.67-82. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.035.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhu.035.0067⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03949693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fécondité d’un tournant critique. Malentendus anciens et tendances récentes dans les usages croisés de l’histoire et de la sociologie en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15, pp.67-84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/traces.643⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03950488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nobles et la ville dans l'espace francophone (XIIe-XVIe siècles) ou pourquoi poser un problème résolu depuis trois cents ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, n° 20 (3), pp.153-170. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.020.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhu.020.0153⟩</w:t>
+                <w:t xml:space="preserve">hal-03949707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nobles et la ville à la fin du Moyen Âge dans l’espace francophone vus par les historiens médiévistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de recherches médiévales (XIIIe-XVe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13, pp.151-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nobles, les activités civiles et la vie urbaine dans l'espace francophone (XIIIe -XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, n° 16 (2), pp.115-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhu.016.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mondialisation, une aventure urbaine. Du Moyen Age au ‘globalblabla’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 81 (1), pp.107-117. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.081.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ving.081.0107⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03949728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réhabilitation de l'acteur social en histoire médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 47 (2), pp.21-41. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.047.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gen.047.0021⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03949772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crédit et rapports sociaux dans une société urbaine à la fin du Moyen Âge. L'exemple de Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications du Centre européen d'études bourguignonnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39. Crédit et société : les sources, les techniques et les hommes (XIVe-XVIe siècle), p. 67-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations de Dijon et du duc de Bourgogne au XIVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications du Centre européen d'études bourguignonnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 33. Les relations entre princes et villes aux XIVe-XVIe siècles : aspects politiques, économiques et sociaux, p. 5-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1077,883 +1098,883 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France hors la France. L’identité avant la nation XIIe-XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vendémiaire, 2022, Chroniques, 9782363583758</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de l’État monarchique en France de 1380 à 1715</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Mingous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Figeac. Armand Colin, pp.336, 2022, Horizon, 978-2-200-63381-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Valade</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Michel Figeac. Armand Colin, pp.336, 2022, Horizon, 978-2-200-63381-3</w:t>
+                <w:t xml:space="preserve">hal-03943675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous l’empire du bien. « Bonnes gens » et pacte social (XIIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2015, 978-2-8124-3536-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Vendémiaire, 2022, Chroniques, 9782363583758</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medieval Origins of the Republican Idea 12TH-15TH Centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fundacja Centrum Badań Historycznych : Societas Vistulana, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nobles et la ville dans l’espace francophone XIIe-XVIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUPS, 2010, Cultures et civilisations médiévales, 978-2-84050-678-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ciudad medieval. Origenes y triunfo de la Europa urbana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paidos, 2004, 950-12-5043-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, 2015, 978-2-8124-3536-2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville médiévale. Origines et triomphe de l'Europe urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Odile Jacob, 2003, Histoire, 2-7381-1238-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Fundacja Centrum Badań Historycznych : Societas Vistulana, 2015</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une société de l'honneur. Les notables et leur monde à Dijon à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 1998, Études d'histoire médiévale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">PUPS, 2010, Cultures et civilisations médiévales, 978-2-84050-678-2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roccheforti e cattedrali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">San Paolo, 1997, Memoria del mondo, 9788821535239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Paidos, 2004, 950-12-5043-1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerce, finances et sociétés (XIe-XVIe siècle). Recueil de travaux d'histoire médiévale offerts à Henri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Contamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schnerb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Odile Jacob, 2003, Histoire, 2-7381-1238-2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Zeit der Ritter und Burgen Leben im Mittelalter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertelsmann-Lexikon-Verl, 1993, 9783570086377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">Honoré Champion, 1998, Études d'histoire médiévale</w:t>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lovagvárak és gótikus katedrálisok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Officina Nova, 1992, Új képes történelem, 9789638185860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...245 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1963,1984 +1984,1984 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il un droit français au Moyen Age ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Chevreau, Gilduin Davy, Olivier Descamps, Frédérique Lachaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit, pouvoir et société au Moyen Âge. Mélanges en l'honneur d'Yves Sassier : liber amicorum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PULIM, 2021, 9782842878351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté, nationalité, souveraineté. Remarques sur la liberté politique, XIIIe-XVe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kristell Trego. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libertés médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Librairie philosophique J. Vrin, 2021, 9782711629732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le serment dans l’organisation de la vie publique (espace francophone, XIIIe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wojciech Falkowski, Yves Sassier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confiance, bonne foi, fidélité. La notion de fides dans la vie des sociétés médiévales (VIe-XVe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2018, 9782406079002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement civique et l'idéal de la prudhommie (XIIIe-XIVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Aurell, Yves Sassier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de Philippe-Auguste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2017, 978-2-406-06738-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les génies invisibles de la Cité. Recherche sur les espaces et les mots de la participation à la vie publique dans quelques villes de l’espace francophone de langue d’oïl à la fin du Moyen Âge (XIIIe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Philippe Genet, Patrick Boucheron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marquer la ville. Signes, traces, empreintes du pouvoir (XIIIe-XVIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.463-482, 2013, 978-2-85944-766-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Prince perturbateur ‘meu de volonté sans mie de raison’ et les sujets mécontents. Recherche sur les opinions collectives dans le royaume de France à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Oudart, Jean-Michel Picard, Joëlle Quaghebeur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Prince, son peuple et le Bien commun, de l’Antiquité tardive à la fin du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.349-373, 2013, 978-2-7535-2197-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bonnes gens. Enquête sur une dimension méconnue de la distinction sociale (espace francophone, XIIIe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Sassier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dieu, le Prince et le peuple au Moyen Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.147-183, 2012, 9782254126040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consensus des bonnes gens. La participation des habitants aux affaires communes dans quelques villes de la langue d'oïl (XIIIe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Hamon, Catherine Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir municipal de la fin du Moyen Âge à 1789</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.187-204, 2012, 978-2-7535-1801-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guizot, historien, sous le légitime empire de l’intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">François Guizot, Histoire de la civilisation en France depuis la chute de l'empire romain jusqu'en 1789</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des Équateurs, pp.I-XVIII, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nobles et la ville dans l’espace francophone à la fin du Moyen Age. Etat de la question et propositions de réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Dutour. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nobles et la ville dans l’espace francophone XIIe-XVIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.17-56, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Coville. Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alfred Coville, Les premiers Valois et la guerre de cent ans (1328-1422) (Histoire de France depuis les origines jusqu’à la Révolution, publiée sous la direction d’Ernest Lavisse, t. VII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des Equateurs, pp.I-XIV, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire et justifier la supériorité sociale (IXe-XVIIIe siècles). Réflexions sur la pensée de sens commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Jean-Marie, Christophe Manœuvrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distinction et supériorité sociale en Normandie et ailleurs (Moyen Âge et époque moderne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche d’Histoire Quantitative, pp.289-302, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Petit-Dutaillis. Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charles Petit-Dutaillis, Charles VII, Louis XI et les premières années de Charles VIII (1422-1492) (Histoire de France depuis les origines jusqu’à la Révolution, publiée sous la direction d’Ernest Lavisse, t. VIII),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des Equateurs, pp.I-XIV, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les affaires de favoris dans le royaume de France à la fin du Moyen Age (XIIIe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Boltanski, Elisabeth Claverie, Nicolas Offenstadt, Stéphane Van Damme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affaires, scandales et grandes causes. De Socrate à Pinochet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stock, pp.133-148, 2007, 978-2-234-05891-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désigner les notables. Le vocabulaire de la notabilité à la fin du Moyen Age (XIVe-XVe siècles) dans l'espace francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence jean-Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La notabilité urbaine Xe – XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche d’Histoire Quantitative, pp.109-124, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faveur du Prince, immoralité politique et supériorité sociale dans le royaume de France à la fin du Moyen Age (XIIIe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacqueline Hoareau-Dodineau, Guillaume Métairie, Pascal Texier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le prince et la norme. Ce que légiférer veut dire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pulim, pp.421-435, 2007, 978-2-84287-445-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notabilité urbaine vue par les historiens médiévistes francophones aux XIXe et XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence jean-Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La notabilité urbaine Xe – XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche d’Histoire Quantitative, pp.7-22, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception de la ville au VIe siècle. Essai de glose d’un texte célèbre de Grégoire, évêque de Tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giles Constable, Michel Rouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auctoritas. Mélanges offerts à Olivier Guillot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUPS, pp.143-146, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives d’analyse interactionnistes et histoire médiévale. Histoire de l’action publique dans le royaume de France, XIIIe-XVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Laborier, Danny Trom. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historicités de l’action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.485-514, 2003, 2-13053741-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élaboration, la publication et la diffusion de l’information à la fin du Moyen Âge (Bourgogne ducale, France royale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Lett, Nicolas Offenstadt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haro ! Noël ! Oyé ! Pratiques du cri au Moyen Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.141-155, 2003, 2-85944-496-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ecclésiastiques et la société laïque en ville. Le cas de Dijon à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Boucheron, Jacques Chiffoleau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion et société urbaine au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, p. 81-94, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir politique et politique en ville. Les factions et leurs chefs à Dijon à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Paviot, Jacques Verger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerre, pouvoir et noblesse au Moyen Âge. Mélanges en l'honneur de Philippe Contamine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Paris-Sorbonne, pp.225-238, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se situer socialement dans la société urbaine. Le cas des Dijonnais à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Josette Pontet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À la recherche de la considération sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des sciences de l’homme d’Aquitaine, pp.143-158, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mariage, institution, enjeu et idéal dans la société urbaine. Le cas de Dijon à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Josyane Teyssot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le mariage au Moyen Âge (XIe-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont-Ferrand II, p. 29-54, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La supériorité sociale à Dijon à la fin du Moyen Âge (XIIIe-début XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élites urbaines au Moyen Âge. Actes du 27e congrès de la SHMESP (Rome, 1996)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne-École française de Rome, pp.305-318, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La noblesse dijonnaise dans la seconde moitie du XIVe siècle (vers 1350-vers 1410)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Contamine, Thierry Dutour, Bertrand Schnerb. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commerce, finances et sociétés (XIe-XVIe siècle). Recueil de travaux d'histoire médiévale offert à M. le professeur Henri Dubois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Paris-Sorbonne, pp.311-326, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Cœur, ou les dimensions sociales d'une entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Vergé-Franceschi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerre et commerce en Méditerranée IXe-XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Henri Veyrier, pp.53-65, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3950,250 +3971,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clientèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.302-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgeois (droit de bourgeoisie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.187-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xe-XIIe siècles : féodalités et monarchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie Théma, volume III Les hommes et leur histoire,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, pp.308-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4261,51 +4282,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E69700A"/>
+    <w:nsid w:val="25A1AD26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4492,51 +4513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-dutour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030373336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/57288891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000078354774" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03948421v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.5642" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03949693v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.035.0067" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-Z1XZ5L7Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.643" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03949707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.020.0153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03949722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.016.0115" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.760" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03949728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.081.0107" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03949772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.047.0021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03943675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mingous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Valade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03943604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03951323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03949648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03949661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294967v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03954942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03954914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Broutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Contamine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schnerb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03954920v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03945321v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03945887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03949242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03949268v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950441v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950433v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950771v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950521v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950510v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950514v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950712v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294961v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294955v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294962v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-dutour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030373336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/57288891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=BiCnt6oAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000078354774" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03948421v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.5642" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950097v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03949693v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.035.0067" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-Z1XZ5L7Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.643" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03949707v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.020.0153" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.760" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03949722v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.016.0115" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03949728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.081.0107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03949772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.047.0021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294965v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294960v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03943604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03943675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mingous" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Valade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03951323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03949648v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03949661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294967v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03954942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Contamine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schnerb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03954914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Broutin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03954920v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03945321v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03945887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03949242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03949268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950078v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950846v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950777v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950521v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950510v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950514v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950712v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294959v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294963v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294955v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950723v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03950766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>