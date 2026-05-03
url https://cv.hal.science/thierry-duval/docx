--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -226,480 +226,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in Enabling Industrial End-Users to use AR and VR for 3D Authoring of Digital Twins for the Factory of the Future</w:t>
+                <w:t xml:space="preserve">Engineering Digital Twins: A Research Roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Cunin</w:t>
+                <w:t xml:space="preserve">Benoît Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Duval</w:t>
+                <w:t xml:space="preserve">Pascale Vicat-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Fleury</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE VR 2025 Workshop on 3D Reconstruction, Digital Twinning, and Simulation for Virtual Experiences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895024v1</w:t>
+                <w:t xml:space="preserve">hal-05223776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Digital Twins: A Research Roadmap</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges in Enabling Industrial End-Users to use AR and VR for 3D Authoring of Digital Twins for the Factory of the Future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Blouin</w:t>
+                <w:t xml:space="preserve">Clémence Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-7</w:t>
+              <w:t xml:space="preserve">4th IEEE VR 2025 Workshop on 3D Reconstruction, Digital Twinning, and Simulation for Virtual Experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223776v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of a Prop Mass on Task Performance in Virtual Reality</w:t>
+                <w:t xml:space="preserve">A Study on Improving Attention Redirection in Complex Systems Using Augmented Reality Cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Thomesse</w:t>
+                <w:t xml:space="preserve">Etienne Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cauquis</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAT 2024: 34th International Conference on Artificial Reality and Telexistence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Hasegawa, N. Sakata and V. Sundstedt (Editors), Dec 2024, Tsukuba, Japan. pp.1-10</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence (ICAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Hasegawa, N. Sakata and V. Sundstedt (Editors), Dec 2024, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775036v1</w:t>
+                <w:t xml:space="preserve">hal-04775038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on Improving Attention Redirection in Complex Systems Using Augmented Reality Cues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The Influence of a Prop Mass on Task Performance in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Thomesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cauquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lionel Dominjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence (ICAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Hasegawa, N. Sakata and V. Sundstedt (Editors), Dec 2024, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">ICAT 2024: 34th International Conference on Artificial Reality and Telexistence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Hasegawa, N. Sakata and V. Sundstedt (Editors), Dec 2024, Tsukuba, Japan. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775038v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Reality Simulation for Multimodal and Ubiquitous System Deployment</w:t>
               </w:r>
@@ -724,51 +724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foulonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lacoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Human Computer Interaction Theory and Applications (HUCAPP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSTICC, Feb 2023, Lisbonne, Portugal. pp.125-136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -796,1350 +796,1350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-centered Evaluation of 3D Radial Layouts for Centrality Visualization</w:t>
+                <w:t xml:space="preserve">Evaluating Visual Cues for Future Airborne Surveillance Using Simulated Augmented Reality Displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piriziwè Kobina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nicolas Barbotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Baumeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grisvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSCG 2022 30. International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VR 2022: IEEE on Conference Virtual Reality and 3D User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.213-221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR51125.2022.00040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690636v2</w:t>
+                <w:t xml:space="preserve">hal-04008809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Multimodal System Characterization in the Internet of Things Context</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Human-centered Evaluation of 3D Radial Layouts for Centrality Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piriziwè Kobina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUCAPP 2022: 17th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WSCG 2022 30. International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vaclav Skala, May 2022, Pilsen, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451478v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690636v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Visual Cues for Future Airborne Surveillance Using Simulated Augmented Reality Displays</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Interactive Multimodal System Characterization in the Internet of Things Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foulonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lacoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VR 2022: IEEE on Conference Virtual Reality and 3D User Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.213-221, </w:t>
+              <w:t xml:space="preserve">HUCAPP 2022: 17th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Conférence Virtuelle en ligne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VR51125.2022.00040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0010817000003124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008809v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training and Data Analysis use cases for Cybersecurity through Mixed Reality Applications</w:t>
+                <w:t xml:space="preserve">CyberCopter: a 3D helical visualisation for periodic signals of cyber attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delcombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VR4Sec 2021 (Security for XR and XR for Security)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Virtual Event, France</w:t>
+              <w:t xml:space="preserve">, Aug 2021, Virtual event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402688v1</w:t>
+                <w:t xml:space="preserve">hal-03402671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CyberCopter: a 3D helical visualisation for periodic signals of cyber attacks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Training and Data Analysis use cases for Cybersecurity through Mixed Reality Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VR4Sec 2021 (Security for XR and XR for Security)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Virtual event, France</w:t>
+              <w:t xml:space="preserve">, Aug 2021, Virtual Event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402671v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interruptible Task Allocation Model : Application to a Honey Bee Colony Simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Layout radial 3D pour la visualisation de la centralité dans les graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piriziwè Kobina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAAMS 2020: 18th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier EGC-VIF 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539830v1</w:t>
+                <w:t xml:space="preserve">hal-02422512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAAT: a Workstation AR Authoring Tool for Industry 4.0</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modèle d'Interruption pour la Répartition des Tâches : Application à une simulation de colonie d'abeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Singhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVR 2020: 7th International Conference on Augmented Reality, Virtual Reality and Computer Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheur·ses en Intelligence Artificielle (RJCIA 2020 @ PFIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891884v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alert Characterization by Non-Expert Users in a Cybersecurity Virtual Environment: a Usability Study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Interruptible Task Allocation Model : Application to a Honey Bee Colony Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Singhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVR 2020: 7th International Conference on Augmented Reality, Virtual Reality and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58465-8_6⟩</w:t>
+              <w:t xml:space="preserve">PAAMS 2020: 18th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, L'aquila, Italy. pp.3-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-49778-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891940v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D radial layout for centrality visualization in graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">WAAT: a Workstation AR Authoring Tool for Industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kubicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVR 2020: 7th International Conference on Augmented Reality, Virtual Reality and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lecce, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58465-8_33⟩</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58468-9_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880033v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layout radial 3D pour la visualisation de la centralité dans les graphes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Alert Characterization by Non-Expert Users in a Cybersecurity Virtual Environment: a Usability Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brisson</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier EGC-VIF 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AVR 2020: 7th International Conference on Augmented Reality, Virtual Reality and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lecce, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58465-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422512v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d'Interruption pour la Répartition des Tâches : Application à une simulation de colonie d'abeilles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D radial layout for centrality visualization in graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piriziwè Kobina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheur·ses en Intelligence Artificielle (RJCIA 2020 @ PFIA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AVR 2020: 7th International Conference on Augmented Reality, Virtual Reality and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lecce, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58465-8_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211869v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersive and interactive visualisation of a virtual honey bee colony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroVR 2019: International Conference on Virtual Reality and Mixed Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Tallinn, Estonia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2186,51 +2186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Based Interaction Technique Selection For 3D User Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lacoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2316,51 +2316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3DPlasticToolkit: Plasticity for 3D User Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lacoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2446,77 +2446,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expert evaluation of the usability of HeloVis: a 3D Immersive Helical Visualization for SIGINT Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grisvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroVR 2019 : 16th International Conference on Virtual Reality and Augmented Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Tallinn, Estonia. pp.181-198, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2544,459 +2544,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation Immersive de Graphes en 3D pour explorer des graphes de communautés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">3D CyberCOP: a Collaborative Platform for Cybersecurity Data Analysis and Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Sahl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérard Le Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoran Halgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC-VIF 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDVE 2018 : 15th International Conference on Cooperative Design, Visualization and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzou, China. pp.176-183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00560-3_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759070v1</w:t>
+                <w:t xml:space="preserve">hal-01831965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why should we use 3D Collaborative Virtual Environments for Cyber Security?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoran Halgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3DCVE 2018 : IEEE Fourth VR International Workshop on Collaborative Virtual Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/3DCVE.2018.8637109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Cyber Security Activities to Collaborative Virtual Environments Practices through the 3D CyberCOP Platform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Visualisation Immersive de Graphes en 3D pour explorer des graphes de communautés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Sahl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICISS 2018 : 14th International Conference on Information Systems Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC-VIF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892161v1</w:t>
+                <w:t xml:space="preserve">hal-01759070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HeloVis: a Helical Visualization for SIGINT Analysis Using 3D Immersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grisvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PacificVis 2018 : 11th IEEE Pacific Visualization Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Kobe, Japan. pp.175-179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3024,230 +3024,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D CyberCOP: a Collaborative Platform for Cybersecurity Data Analysis and Training</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">From Cyber Security Activities to Collaborative Virtual Environments Practices through the 3D CyberCOP Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoran Halgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDVE 2018 : 15th International Conference on Cooperative Design, Visualization and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hangzou, China. pp.176-183, </w:t>
+              <w:t xml:space="preserve">ICISS 2018 : 14th International Conference on Information Systems Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Bengaluru, India. pp.272-287, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00560-3_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05171-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831965v1</w:t>
+                <w:t xml:space="preserve">hal-01892161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the relationships between the visualization context and representation components to enable recommendations for designing new visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grisvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV 2017 : 21st International Conference on Information Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom. pp.20 - 28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3294,64 +3294,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Analytics for Electronic Intelligence: Challenges and Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grisvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV 2017 : 21st International Conference on Information Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom. pp.422 - 425, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3379,1083 +3379,1083 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and VR Visualization of 3D Point Clouds for Drone Target Validation Assisted by an Operator</w:t>
+                <w:t xml:space="preserve">Vishnu: Virtual Immersive Support for HelpiNg Users - An Interaction Paradigm for Collaborative Remote Guiding in Mixed Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
+                <w:t xml:space="preserve">Morgan Le Chénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Aouf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Royan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Computer Science and Electronic Engineering Conference (CEEC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Colchester, United Kingdom. pp.66-70, </w:t>
+              <w:t xml:space="preserve">3DCVE 2016 : International Workshop on Collaborative Virtual Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Greenville, États-Unis. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEEC.2016.7835890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/3DCVE.2016.7563559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487071v1</w:t>
+                <w:t xml:space="preserve">hal-01293435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de caractérisation des visualisations de données complexes en grandes quantités</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">When the Giant meets the Ant An Asymmetric Approach for Collaborative and Concurrent Object Manipulation in a Multi-Scale Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Le Chénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lacoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Royan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Data Mining and Visualization 2016 : journées communes aux Groupes de Travail EGC et AFIHM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3DCVE 2016 : International Workshop on Collaborative Virtual Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Greenville, United States. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DCVE.2016.7563562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356242v1</w:t>
+                <w:t xml:space="preserve">hal-01293041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation de nuages de points 3D acquis par un laser : impact de la vision stéréoscopique et du suivi de la tête sur une recherche de cible</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">D3PART: A new Model for Redistribution and Plasticity of 3D User Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lacoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Royan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3DUI 2016 : IEEE symposium on 3D User Interfaces Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Greenville, SC, États-Unis. pp.23-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DUI.2016.7460026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3004107.3004134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01384289v1</w:t>
+                <w:t xml:space="preserve">hal-01293037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vishnu: Virtual Immersive Support for HelpiNg Users - An Interaction Paradigm for Collaborative Remote Guiding in Mixed Reality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Generation and VR Visualization of 3D Point Clouds for Drone Target Validation Assisted by an Operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Aouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DCVE 2016 : International Workshop on Collaborative Virtual Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/3DCVE.2016.7563559⟩</w:t>
+              <w:t xml:space="preserve">8th Computer Science and Electronic Engineering Conference (CEEC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Colchester, United Kingdom. pp.66-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEEC.2016.7835890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293435v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When the Giant meets the Ant An Asymmetric Approach for Collaborative and Concurrent Object Manipulation in a Multi-Scale Environment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modèle de caractérisation des visualisations de données complexes en grandes quantités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grisvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DCVE 2016 : International Workshop on Collaborative Virtual Environments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Big Data Mining and Visualization 2016 : journées communes aux Groupes de Travail EGC et AFIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293041v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D3PART: A new Model for Redistribution and Plasticity of 3D User Interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Visualisation de nuages de points 3D acquis par un laser : impact de la vision stéréoscopique et du suivi de la tête sur une recherche de cible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Royan</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Aouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DUI 2016 : IEEE symposium on 3D User Interfaces Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Greenville, SC, États-Unis. pp.23-36, </w:t>
+              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.246-251, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/3DUI.2016.7460026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293037v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Stretchable Arms for Collaborative Remote Guiding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Dealing with Frame Cancellation for Stereoscopic Displays in 3D User Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lacoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Le Chénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Royan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of International Conference on Artificial Reality and Telexistence Eurographics Symposium on Virtual Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2312/egve.20151322⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of 10th IEEE Symposium on 3D User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Arles, France. pp.73 - 80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DUI.2015.7131729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218184v1</w:t>
+                <w:t xml:space="preserve">hal-01157886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Frame Cancellation for Stereoscopic Displays in 3D User Interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">The Stretchable Arms for Collaborative Remote Guiding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Le Chénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chalmé</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Royan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 10th IEEE Symposium on 3D User Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Arles, France. pp.73 - 80, </w:t>
+              <w:t xml:space="preserve">Proceedings of International Conference on Artificial Reality and Telexistence Eurographics Symposium on Virtual Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Kyoto, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/3DUI.2015.7131729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2312/egve.20151322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157886v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity for 3D User Interfaces: new Models for Devices and Interaction Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lacoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Royan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4515,51 +4515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redistribution et Plasticité pour les Interfaces Utilisateurs 3D : un Modèle Illustré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lacoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4623,103 +4623,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Enhanced Mutual Awareness in Asymmetric CVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Le Chénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Royan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of International Conference on Collaboration Technologies and Systems (CTS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Atlanta, United States. </w:t>
@@ -4751,1652 +4751,1652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Communication and Awareness in Collaborative Virtual Environments</w:t>
+                <w:t xml:space="preserve">A New Direct Manipulation Technique for Immersive 3D Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Workshop on Collaborative Virtual Environments (3DCVE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAT-EGVE 2014 : the 24th International Conference on Artificial Reality and Telexistence and the 19th Eurographics Symposium on Virtual Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bremen, Germany. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/ve.20141367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974022v1</w:t>
+                <w:t xml:space="preserve">hal-01083215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From 3D Bimanual Toward Distant Collaborative Interaction Techniques: An Awareness Issue</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Survey of Communication and Awareness in Collaborative Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Royan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Workshop on Collaborative Virtual Environments (3DCVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974018v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomics and Virtual Reality: VISIONAIR Project examples</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">From 3D Bimanual Toward Distant Collaborative Interaction Techniques: An Awareness Issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Le Chénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Royan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroVR 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 International Workshop on Collaborative Virtual Environments (3DCVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DCVE.2014.7160929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081716v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Model Driven Engineering meets Virtual Reality: Feedback from Application to the Collaviz Framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ergonomics and Virtual Reality: VISIONAIR Project examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Engineering and Architectures for Realtime Interactive Systems Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Minnesota, United States</w:t>
+              <w:t xml:space="preserve">EuroVR 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00969072v1</w:t>
+                <w:t xml:space="preserve">hal-01081716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Virtual Environments for Ergonomics: Embedding the Design Engineer Role in the Loop</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">When Model Driven Engineering meets Virtual Reality: Feedback from Application to the Collaviz Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Workshop on Collaborative Virtual Environments (3DCVE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">Software Engineering and Architectures for Realtime Interactive Systems Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974020v1</w:t>
+                <w:t xml:space="preserve">hal-00969072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of plasticity in 3D user interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Collaborative Virtual Environments for Ergonomics: Embedding the Design Engineer Role in the Loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Royan</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Software Engineering and Architectures for Realtime Interactive Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 International Workshop on Collaborative Virtual Environments (3DCVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SEARIS.2014.7152797⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00974015v1</w:t>
+                <w:t xml:space="preserve">hal-00974020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Pseudo-Haptics: Two-User Stiffness Discrimination Based on Visual Feedback</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A survey of plasticity in 3D user interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lacoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Royan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurohaptics 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44196-1_7⟩</w:t>
+              <w:t xml:space="preserve">7th Workshop on Software Engineering and Architectures for Realtime Interactive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SEARIS.2014.7152797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086248v1</w:t>
+                <w:t xml:space="preserve">hal-00974015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Direct Manipulation Technique for Immersive 3D Virtual Environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Collaborative Pseudo-Haptics: Two-User Stiffness Discrimination Based on Visual Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshifumi Kitamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAT-EGVE 2014 : the 24th International Conference on Artificial Reality and Telexistence and the 19th Eurographics Symposium on Virtual Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Bremen, Germany. pp.8, </w:t>
+              <w:t xml:space="preserve">Eurohaptics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Versailles, France. pp.49 - 54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/ve.20141367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44196-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083215v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-Point++: a new Technique for 3D Manipulation of Virtual Objects</w:t>
+                <w:t xml:space="preserve">Guiding Techniques for Collaborative Exploration in Multi-Scale Shared Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DUI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Orlando, United States</w:t>
+              <w:t xml:space="preserve">GRAPP International Conference on Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. pp.327-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784884v1</w:t>
+                <w:t xml:space="preserve">hal-00755313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing and bridging information in a collaborative virtual environment : application to ergonomics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">3-Point++: a new Technique for 3D Manipulation of Virtual Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international conference on cognitive infocommunication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, budapest, Hungary. pp.121-126</w:t>
+              <w:t xml:space="preserve">3DUI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908049v1</w:t>
+                <w:t xml:space="preserve">hal-00784884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding Techniques for Collaborative Exploration in Multi-Scale Shared Virtual Environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sharing and bridging information in a collaborative virtual environment : application to ergonomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fleury</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRAPP International Conference on Computer Graphics Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. pp.327-336</w:t>
+              <w:t xml:space="preserve">IEEE international conference on cognitive infocommunication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, budapest, Hungary. pp.121-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755313v1</w:t>
+                <w:t xml:space="preserve">hal-00908049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Remote Collaborative Manipulation for Scientific Data Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Collaborative Exploration in a Multi-Scale Shared Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Steed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRST 2012 - 18th Symposium on Virtual Reality Software and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Toronto, Canada. pp.129-136</w:t>
+              <w:t xml:space="preserve">3DUI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Orange County, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727049v1</w:t>
+                <w:t xml:space="preserve">hal-00671823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3DFC: a new container for 3D file formats compositing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Embedding the Features of the Users' Physical Environments to Improve the Feeling of Presence in Collaborative Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web3D 2012 (17th International Conference on 3D Web technology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Los Angeles, United States. pp.27-36</w:t>
+              <w:t xml:space="preserve">CogInfoCom 2012 (3rd IEEE International Conference on Cognitive Infocommunications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701758v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding the Features of the Users' Physical Environments to Improve the Feeling of Presence in Collaborative Virtual Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Remote Collaborative Manipulation for Scientific Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Steed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogInfoCom 2012 (3rd IEEE International Conference on Cognitive Infocommunications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Kosice, Slovakia</w:t>
+              <w:t xml:space="preserve">VRST 2012 - 18th Symposium on Virtual Reality Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Toronto, Canada. pp.129-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745598v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Exploration in a Multi-Scale Shared Virtual Environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">3DFC: a new container for 3D file formats compositing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Bouville Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Royan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DUI 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Orange County, United States</w:t>
+              <w:t xml:space="preserve">Web3D 2012 (17th International Conference on 3D Web technology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Los Angeles, United States. pp.27-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671823v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scene Graph Adapter: An efficient Architecture to Improve Interoperability between 3D Formats and 3D Application Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Bouville Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Royan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6447,64 +6447,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a Reconfigurable Tangible Device for Collaborative Manipulation of Objects in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aguerreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Practice of Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Warwick, United Kingdom. pp.81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6529,64 +6529,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC-C3D: A New Software Architectural Model for Designing 3D Collaborative Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VRSJ, Nov 2011, Osaka, Japan. pp.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6611,64 +6611,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Collaboration between Heterogeneous 3D Viewers through a PAC-C3D Modeling of the Shared Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT 2011 (The 21st International Conference on Artificial Reality and Telexistence)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VRSJ, Nov 2011, Osaka, Japan. pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6687,843 +6687,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00638638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Breaking Results: Enabling interoperability between 3D formats through a generic architecture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reconfigurable Tangible Devices for 3D Virtual Object Manipulation by Single or Multiple Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aguerreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAT 2010 (20th International Conference on Artificial Reality and Telexistence)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Adelaide, Australia. pp.232-233</w:t>
+              <w:t xml:space="preserve">VRST 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Hong Kong, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00535696v1</w:t>
+                <w:t xml:space="preserve">inria-00534095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Scientific Visualization: The COLLAVIZ Framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A New Adaptive Data Distribution Model for Consistency Maintenance in Collaborative Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JVRC 2010 (2010 Joint Virtual Reality Conference of EuroVR - EGVE - VEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Fellbach, Germany</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Fellbach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00534105v1</w:t>
+                <w:t xml:space="preserve">inria-00534090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures and Mechanisms to Maintain efficiently Consistency in Collaborative Virtual Environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Late Breaking Results: Enabling interoperability between 3D formats through a generic architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Bouville Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Royan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEARIS 2010 (IEEE VR 2010 Workshop on Software Engineering and Architectures for Realtime Interactive Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Waltham, United States</w:t>
+              <w:t xml:space="preserve">ICAT 2010 (20th International Conference on Artificial Reality and Telexistence)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Adelaide, Australia. pp.232-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534082v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00535696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Model for Embedding Users' Physical Workspaces into Multi-Scale Collaborative Virtual Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Collaborative Scientific Visualization: The COLLAVIZ Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAT 2010 (20th International Conference on Artificial Reality and Telexistence)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Adelaide, Australia</w:t>
+              <w:t xml:space="preserve">JVRC 2010 (2010 Joint Virtual Reality Conference of EuroVR - EGVE - VEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Fellbach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534096v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Three Interactive Techniques for Collaborative Manipulation of Objects in Virtual Reality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Architectures and Mechanisms to Maintain efficiently Consistency in Collaborative Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGI 2010 (Computer Graphics International)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">SEARIS 2010 (IEEE VR 2010 Workshop on Software Engineering and Architectures for Realtime Interactive Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Waltham, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00534087v1</w:t>
+                <w:t xml:space="preserve">inria-00534082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable Tangible Devices for 3D Virtual Object Manipulation by Single or Multiple Users</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Generic Model for Embedding Users' Physical Workspaces into Multi-Scale Collaborative Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRST 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Hong Kong, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">ICAT 2010 (20th International Conference on Artificial Reality and Telexistence)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00534095v1</w:t>
+                <w:t xml:space="preserve">inria-00534096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Adaptive Data Distribution Model for Consistency Maintenance in Collaborative Virtual Environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparison of Three Interactive Techniques for Collaborative Manipulation of Objects in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aguerreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JVRC 2010 (2010 Joint Virtual Reality Conference of EuroVR - EGVE - VEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Fellbach, Germany</w:t>
+              <w:t xml:space="preserve">CGI 2010 (Computer Graphics International)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00534090v1</w:t>
+                <w:t xml:space="preserve">inria-00534087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration: 3-Hand Manipulation of Virtual Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aguerreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7561,64 +7561,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asymmetric 2D Pointer / 3D Ray for 3D Interaction within Collaborative Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web3D 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Darmstadt, Germany. pp.33-41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7665,64 +7665,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short paper: 3-Hand Manipulation of Virtual Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aguerreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JVRC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eurographics, Dec 2009, Lyon, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7760,51 +7760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A description of a dialog to enable interaction between interaction tools and 3D objects in collaborative virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aguerreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7842,64 +7842,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Exploration of 3D Scientific Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nouailhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7953,174 +7953,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00433853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SkeweR: a 3D Interaction Technique for 2-User Collaborative Manipulation of Objects in Virtual Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Migration Mechanism to Manage Network Troubles while Interacting within Collaborative Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Thomas</w:t>
+                <w:t xml:space="preserve">Chadi Zammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DUI 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Mar 2006, Alexandria, United States. pp.69-72, </w:t>
+              <w:t xml:space="preserve">VRCIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2006, Hong-Kong, Hong Kong SAR China. pp.417-420, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VR.2006.127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1128923.1129004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00433819v1</w:t>
+                <w:t xml:space="preserve">inria-00433828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cabine virtuelle d'immersion (CVI) : un mode de transport des outils d'interaction dans les univers 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauffaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM - AFIHM, Apr 2006, Montréal, Canada. pp.167-170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8148,334 +8135,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00433834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la conception des applications interactives par l'utilisation conjointe du modèle PAC et des patrons de conception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">SkeweR: a 3D Interaction Technique for 2-User Collaborative Manipulation of Objects in Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
+                <w:t xml:space="preserve">Sébastien Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM - ACM, Apr 2006, Montréal, Canada. pp.225-232, </w:t>
+              <w:t xml:space="preserve">3DUI 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2006, Alexandria, United States. pp.69-72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1132736.1132773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VR.2006.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00433839v1</w:t>
+                <w:t xml:space="preserve">inria-00433819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Network Troubles while Interacting within Collaborative Virtual Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Améliorer la conception des applications interactives par l'utilisation conjointe du modèle PAC et des patrons de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chadi Zammar</w:t>
+                <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSAC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM - ACM, Apr 2006, Montréal, Canada. pp.225-232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1132736.1132773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00433826v1</w:t>
+                <w:t xml:space="preserve">inria-00433839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Migration Mechanism to Manage Network Troubles while Interacting within Collaborative Virtual Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Managing Network Troubles while Interacting within Collaborative Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Zammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRCIA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Paphos, Cyprus. pp.85-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1128923.1129004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00433828v1</w:t>
+                <w:t xml:space="preserve">inria-00433826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management and Awareness of Delay Perception when Interacting within Networked Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Zammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VRIC 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8500,51 +8500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions 3D coopératives en environnements virtuels avec OpenMASK pour l'exploitation d'objets techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Tenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8582,51 +8582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Objects and Interactors for Collaborative Interactions with GASP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Margery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8664,51 +8664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using GASP for Collaborative Interaction within 3D Virtual Worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Margery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8746,51 +8746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the PAC-Amodeus Model and Design Patterns to Make Interactive an Existing Object-Oriented Kernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pennaneac'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8880,51 +8880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Worlds 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Paris, France. pp.229-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8962,64 +8962,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GASP: from Modular Programming to Distributed Execution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Donikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9057,51 +9057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual reality techniques applied to computer integrated manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9152,51 +9152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPA (Seeheim - PAC - Arche) : un modèle d'architecture logicielle pour les applications graphiques interactives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICAD 1993</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1993, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9221,51 +9221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Process to Help the Construction of Interactive Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Haméon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9295,1868 +9295,1993 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-Level Highlighting technique based on gaze direction to improve targets pointing and selection on a big touch screen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Fabrique des Jumeaux Numériques: verrous scientifiques, technologiques et perspectives du programme EDT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vicat-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Marcial Monthe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy de Spiegeleer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1 (1), pp.98-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529259v1</w:t>
+                <w:t xml:space="preserve">hal-05559524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Whether the Mass of a Tool Replica Influences Virtual Training Learning Outcomes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Two-Level Highlighting technique based on gaze direction to improve targets pointing and selection on a big touch screen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Marcial Monthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (5), pp.2411-2421. </w:t>
+              <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (4), pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2024.3372041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mti8040029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04427994v1</w:t>
+                <w:t xml:space="preserve">hal-04529259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spherical Retractable Bubble Space: an Egocentric Graph Visualization throughout a Retractable Visualization Space</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Investigating Whether the Mass of a Tool Replica Influences Virtual Training Learning Outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cauquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dominjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brisson</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/info14100531⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (5), pp.2411-2421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2024.3372041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217852v1</w:t>
+                <w:t xml:space="preserve">hal-04427994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can One Share a User’s Activity during VR Synchronous Augmentative Cooperation?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">AR Presentation of Team Members’ Performance and Inner Status to Their Leader: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mti7020020⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14010123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991669v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybercopters Swarm: Immersive Analytics for Alerts Classification based on Periodic Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Spherical Retractable Bubble Space: an Egocentric Graph Visualization throughout a Retractable Visualization Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piriziwè Kobina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (10), pp.531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/info14100531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frvir.2023.1156656⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04044204v2</w:t>
+                <w:t xml:space="preserve">hal-04217852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AR Presentation of Team Members’ Performance and Inner Status to Their Leader: A Comparative Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">How Can One Share a User’s Activity during VR Synchronous Augmentative Cooperation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mti7020020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app14010123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04417267v1</w:t>
+                <w:t xml:space="preserve">hal-03991669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Reality Authoring of Digital Twins: Design, Implementation and Evaluation in an Industry 4.0 Context</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cybercopters Swarm: Immersive Analytics for Alerts Classification based on Periodic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delcombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 3, pp.918685. </w:t>
+              <w:t xml:space="preserve">, 2023, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frvir.2022.918685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frvir.2023.1156656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690612v2</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044204v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Help! I Need a Remote Guide in my Mixed Reality Collaborative Environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Augmented Reality Authoring of Digital Twins: Design, Implementation and Evaluation in an Industry 4.0 Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Begout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kubicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frobt.2019.00106⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.918685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frvir.2022.918685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314193v1</w:t>
+                <w:t xml:space="preserve">hal-03690612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing Plasticity and Redistribution for 3D User Interfaces using the D3PART Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Help! I Need a Remote Guide in my Mixed Reality Collaborative Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Le Chénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Royan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Royan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Collaboration in Mixed-Reality, 6, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2019.00106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12193-017-0239-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01522938v1</w:t>
+                <w:t xml:space="preserve">hal-02314193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VR-based Operating Modes and Metaphors for Collaborative Ergonomic Design of Industrial Workstations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Providing Plasticity and Redistribution for 3D User Interfaces using the D3PART Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lacoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Royan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11 (1), pp.97-111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12193-016-0231-x⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.197 - 210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12193-017-0239-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381243v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Awareness for 3D Virtual Collaboration by Embedding the Features of Users' Physical Environments and by Augmenting Interaction Tools with Cognitive Feedback Cues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">VR-based Operating Modes and Metaphors for Collaborative Ergonomic Design of Industrial Workstations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 8 (2), pp.187-197. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12193-013-0134-z⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.97-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12193-016-0231-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908402v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Reusability of Assets for Virtual Worlds while Preserving 3D Formats Features</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improving Awareness for 3D Virtual Collaboration by Embedding the Features of Users' Physical Environments and by Augmenting Interaction Tools with Cognitive Feedback Cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of virtual worlds research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.187-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12193-013-0134-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00636145v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de techniques de coopération en environnements virtuels 3D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improving Reusability of Assets for Virtual Worlds while Preserving 3D Formats Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Bouville Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Royan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Réalité virtuelle. Réalité augmentée, 28 (6-7), pp.767-797</w:t>
+              <w:t xml:space="preserve">Journal of virtual worlds research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, MPEG-V and Other Virtual Worlds Standards, 4 (3), pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00433815v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00636145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions 3D coop'eratives en environnements virtuels avec OpenMASK pour l'exploitation d'objets techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analyse de techniques de coopération en environnements virtuels 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aguerreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Le Tenier</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5 (2), pp.767-797</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Réalité virtuelle. Réalité augmentée, 28 (6-7), pp.767-797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534142v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00433815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARéVi : une boı̂te à outils 3D pour des applications coopératives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Interactions 3D coop'eratives en environnements virtuels avec OpenMASK pour l'exploitation d'objets techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J Tisseau</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Tenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux et systèmes répartis, calculateurs parallèles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Numéro spécial sur la coopération, 9 (2), pp.239-250</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (2), pp.767-797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293515v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ARéVi : une boı̂te à outils 3D pour des applications coopératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Harrouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Tisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux et systèmes répartis, calculateurs parallèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Numéro spécial sur la coopération, 9 (2), pp.239-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interfaces homme-machine : évaluation du modèle d'architecture logicielle PAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de CFAO et d'informatique graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 6 (2), pp.113-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11166,366 +11291,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of HeloVis: a 3D Immersive Helical Visualization for SIGINT Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grisvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroVR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Tallinn, Estonia. 2019, Industrial Track of EuroVR 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the Giant meets the Ant An Asymmetric Approach for Collaborative Object Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Le Chénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lacoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Royan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3DUI 2016 : 11th IEEE Symposium on 3D User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Greenville, SC, United States. IEEE, pp.273 - 274, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/3DUI.2016.7460078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of the 7-Handle Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT-EGVE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bremen, Germany. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11535,137 +11660,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenMask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Donikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauffaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le traité de la réalité virtuelle - 3ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Ecole des Mines de Paris, volume 3, chapitre 12, p. 335--365, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11675,192 +11800,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation des interactions collaboratives en environnements virtuels collaboratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aguerreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00433890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabine Virtuelle d'Immersion (CVI) : Naviguer et interagir en immersion dans les univers virtuels collaboratifs multi- ´echelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauffaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00433843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11870,91 +11995,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models for design, implementation and deployment of 3D Collaborative Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Graphics [cs.GR]. Université Rennes 1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00764830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11964,180 +12089,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Level Highlighting technique based on gaze direction to improve targets pointing and selection on a touch screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry M. Monthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et implémentation de l'architecture PAC à l'aide des patrons Proxy et Abstract Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00534111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId259"/>
+      <w:footerReference w:type="default" r:id="rId262"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12205,51 +12330,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C054EBDB"/>
+    <w:nsid w:val="F9CC65B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12436,51 +12561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4300-1671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157607968" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/thierryduvalwebsite/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cunin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05223776v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Thomesse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauquis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dominjon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010668v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Poirier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foulonneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lacoche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011609900003417" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690636v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piriziw&#232; Kobina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010817000003124" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008809v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbotin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Baumeister" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcombel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rivi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49778-1_1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891884v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;gout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kubicki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charbonnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bricard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58468-9_22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58465-8_6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58465-8_33" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422512v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297300v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_23" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maisel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Cantu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_12" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759070v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sahl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770064v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Comte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Halgand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2018.8637109" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892161v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05171-6_14" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769974v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PacificVis.2018.00030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831965v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00560-3_24" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2017.55" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2017.56" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487071v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aouf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEEC.2016.7835890" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384289v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004134" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293435v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Ch&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2016.7563559" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293041v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2016.7563562" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maisel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2016.7460026" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20151322" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157886v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalm&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2015.7131729" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175000v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2775073" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393608v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147753v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2015.7210428" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974022v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974018v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2014.7160929" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00969072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974020v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEARIS.2014.7152797" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086248v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Sato" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Kitamura" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01083215v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/ve.20141367" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784884v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908049v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755313v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Steed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701758v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bouville Berthelot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745598v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauffaut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671823v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586161v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608788v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aguerreche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636143v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638638v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535696v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534105v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534082v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534096v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534087v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534095v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534090v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433857v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433861v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1559764.1559769" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433856v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433860v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433853v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nouailhas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450664" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433819v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2006.127" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132760" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433839v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tarby" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132773" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433826v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Zammar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433828v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1128923.1129004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534143v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534144v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Tenier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534145v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534146v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534147v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pennaneac'H" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harrouet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morvan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534149v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292924v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ham&#233;on" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529259v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Marcial Monthe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti8040029" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427994v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3372041" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217852v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14100531" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991669v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rinnert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Walsh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti7020020" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044204v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1156656" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417267v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14010123" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690612v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Begout" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.918685" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314193v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2019.00106" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522938v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-017-0239-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381243v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hilt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-016-0231-x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908402v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-013-0134-z" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636145v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433815v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534142v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293515v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reignier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Harrouet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tisseau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293920v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299491v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301770v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2016.7460078" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01083228v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475422v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433890v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00764830v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993653v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry M. Month&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534111v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4300-1671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157607968" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/thierryduvalwebsite/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05223776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895024v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cunin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775038v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775036v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Thomesse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauquis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dominjon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010668v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Poirier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foulonneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lacoche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011609900003417" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbotin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Baumeister" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690636v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piriziw&#232; Kobina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010817000003124" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcombel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alves" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49778-1_1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;gout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kubicki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charbonnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bricard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58468-9_22" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891940v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58465-8_6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58465-8_33" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297300v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_23" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maisel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Cantu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_12" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831965v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Comte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Halgand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00560-3_24" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2018.8637109" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sahl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769974v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PacificVis.2018.00030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05171-6_14" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2017.55" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2017.56" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293435v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Ch&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2016.7563559" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293041v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2016.7563562" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293037v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maisel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2016.7460026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487071v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aouf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEEC.2016.7835890" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356242v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384289v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004134" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalm&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2015.7131729" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218184v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20151322" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175000v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2775073" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393608v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147753v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2015.7210428" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01083215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/ve.20141367" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974022v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974018v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2014.7160929" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081716v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00969072v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974020v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEARIS.2014.7152797" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Sato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Kitamura" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755313v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784884v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908049v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745598v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauffaut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727049v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Steed" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701758v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bouville Berthelot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586161v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608788v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aguerreche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636143v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638638v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534095v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534090v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535696v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534105v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534082v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534096v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534087v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433857v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433861v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1559764.1559769" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433856v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433860v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433853v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nouailhas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450664" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433828v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Zammar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1128923.1129004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132760" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433819v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2006.127" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433839v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tarby" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132773" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433826v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534143v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534144v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Tenier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534145v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534146v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534147v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pennaneac'H" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harrouet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morvan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534149v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292924v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ham&#233;on" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559524v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Spiegeleer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529259v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Marcial Monthe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti8040029" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427994v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3372041" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417267v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rinnert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Walsh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14010123" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217852v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14100531" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991669v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti7020020" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044204v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1156656" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690612v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Begout" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.918685" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314193v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2019.00106" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522938v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-017-0239-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381243v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hilt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-016-0231-x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908402v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-013-0134-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636145v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433815v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534142v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293515v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reignier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Harrouet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tisseau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293920v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299491v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301770v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2016.7460078" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01083228v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475422v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433890v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433843v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00764830v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993653v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry M. Month&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534111v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>